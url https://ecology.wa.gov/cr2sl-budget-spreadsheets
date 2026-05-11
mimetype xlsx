--- v0 (2025-10-20)
+++ v1 (2026-05-11)
@@ -1,192 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stateofwa.sharepoint.com/sites/ECY-RiparianSystemsLead-CR2SLGrantsGroup/Shared Documents/CR2SL Draft Grant Docs/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\crac461\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="78" documentId="8_{FBB528BE-AA54-4BFD-84A6-B8506E4A1EBC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{49A0B91F-8407-4448-A294-8B47F2BAF3E7}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4754E43E-E8F5-4C98-BD21-5381AD4ACC8A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Budget Worksheet" sheetId="1" r:id="rId1"/>
     <sheet name="Task Level Budget" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Budget Worksheet'!$A$1:$W$23</definedName>
     <definedName name="Z_02417258_E403_462E_918E_893422C74518_.wvu.PrintArea" localSheetId="0" hidden="1">'Budget Worksheet'!$A$1:$W$23</definedName>
     <definedName name="Z_5C4440F9_9DAD_401B_8CC3_3EFC181294AD_.wvu.PrintArea" localSheetId="0" hidden="1">'Budget Worksheet'!$A$1:$W$23</definedName>
     <definedName name="Z_5DBB3D66_E454_4097_A4D1_78251473997D_.wvu.PrintArea" localSheetId="0" hidden="1">'Budget Worksheet'!$A$1:$W$23</definedName>
     <definedName name="Z_5F56E265_E4B4_4016_82AA_68628820F702_.wvu.PrintArea" localSheetId="0" hidden="1">'Budget Worksheet'!$A$1:$W$23</definedName>
     <definedName name="Z_5FC6917D_AB66_4760_B6A0_AF4164DACA49_.wvu.PrintArea" localSheetId="0" hidden="1">'Budget Worksheet'!$A$1:$W$23</definedName>
     <definedName name="Z_6656B3E2_D6AD_4187_81D0_1784404B7C84_.wvu.PrintArea" localSheetId="0" hidden="1">'Budget Worksheet'!$A$1:$W$23</definedName>
     <definedName name="Z_CB6F5290_1E24_45FD_ABC3_DA20396C2D11_.wvu.PrintArea" localSheetId="0" hidden="1">'Budget Worksheet'!$A$1:$W$23</definedName>
     <definedName name="Z_F48DADB6_A3D0_408F_9E0D_06714737CC20_.wvu.PrintArea" localSheetId="0" hidden="1">'Budget Worksheet'!$A$1:$W$23</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" concurrentCalc="0"/>
   <customWorkbookViews>
+    <customWorkbookView name="Watts-Goodfellow, Heather M (DOH) - Personal View" guid="{6656B3E2-D6AD-4187-81D0-1784404B7C84}" mergeInterval="0" personalView="1" maximized="1" xWindow="-9" yWindow="-9" windowWidth="1938" windowHeight="1048" activeSheetId="1"/>
+    <customWorkbookView name="Dulude, Lisa - Personal View" guid="{5FC6917D-AB66-4760-B6A0-AF4164DACA49}" mergeInterval="0" personalView="1" maximized="1" xWindow="-13" yWindow="-13" windowWidth="2762" windowHeight="1770" activeSheetId="2"/>
+    <customWorkbookView name="Weinmeister, Kirsten A (DOH) - Personal View" guid="{5C4440F9-9DAD-401B-8CC3-3EFC181294AD}" mergeInterval="0" personalView="1" xWindow="40" windowWidth="2025" windowHeight="1380" activeSheetId="2"/>
+    <customWorkbookView name="Sanford, Emily L (DOH) - Personal View" guid="{5DBB3D66-E454-4097-A4D1-78251473997D}" mergeInterval="0" personalView="1" maximized="1" xWindow="-11" yWindow="-11" windowWidth="1942" windowHeight="1042" activeSheetId="2"/>
+    <customWorkbookView name="Ruuhela, Kevin - Personal View" guid="{5F56E265-E4B4-4016-82AA-68628820F702}" mergeInterval="0" personalView="1" maximized="1" xWindow="-13" yWindow="-13" windowWidth="2762" windowHeight="1770" activeSheetId="1"/>
+    <customWorkbookView name="Snyder, Jean  (DOH) - Personal View" guid="{02417258-E403-462E-918E-893422C74518}" mergeInterval="0" personalView="1" maximized="1" xWindow="-1359" yWindow="-1069" windowWidth="1368" windowHeight="2368" activeSheetId="2"/>
+    <customWorkbookView name="Simmons, Nichole (DOH) - Personal View" guid="{F48DADB6-A3D0-408F-9E0D-06714737CC20}" mergeInterval="0" personalView="1" windowWidth="960" windowHeight="1020" activeSheetId="1"/>
     <customWorkbookView name="Hood, Andrea (DFW) - Personal View" guid="{CB6F5290-1E24-45FD-ABC3-DA20396C2D11}" mergeInterval="0" personalView="1" xWindow="983" yWindow="-1062" windowWidth="1693" windowHeight="957" activeSheetId="1"/>
-    <customWorkbookView name="Simmons, Nichole (DOH) - Personal View" guid="{F48DADB6-A3D0-408F-9E0D-06714737CC20}" mergeInterval="0" personalView="1" windowWidth="960" windowHeight="1020" activeSheetId="1"/>
-[...5 lines deleted...]
-    <customWorkbookView name="Watts-Goodfellow, Heather M (DOH) - Personal View" guid="{6656B3E2-D6AD-4187-81D0-1784404B7C84}" mergeInterval="0" personalView="1" maximized="1" xWindow="-9" yWindow="-9" windowWidth="1938" windowHeight="1048" activeSheetId="1"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B13" i="3" l="1"/>
   <c r="B12" i="3"/>
   <c r="B11" i="3"/>
   <c r="U21" i="1"/>
   <c r="S21" i="1"/>
   <c r="O21" i="1"/>
   <c r="P21" i="1"/>
   <c r="Q21" i="1"/>
   <c r="N21" i="1"/>
   <c r="C21" i="1"/>
   <c r="D21" i="1"/>
   <c r="E21" i="1"/>
   <c r="F21" i="1"/>
   <c r="G21" i="1"/>
   <c r="H13" i="1"/>
   <c r="L21" i="1"/>
-  <c r="V21" i="1" l="1"/>
+  <c r="V21" i="1"/>
   <c r="V14" i="1"/>
   <c r="V15" i="1"/>
   <c r="V16" i="1"/>
   <c r="V17" i="1"/>
   <c r="V18" i="1"/>
   <c r="V19" i="1"/>
   <c r="V20" i="1"/>
   <c r="V13" i="1"/>
   <c r="T21" i="1"/>
   <c r="R21" i="1"/>
   <c r="T14" i="1"/>
   <c r="T15" i="1"/>
   <c r="T16" i="1"/>
   <c r="T17" i="1"/>
   <c r="T18" i="1"/>
   <c r="T19" i="1"/>
   <c r="T20" i="1"/>
   <c r="T13" i="1"/>
   <c r="R14" i="1"/>
   <c r="R15" i="1"/>
   <c r="R16" i="1"/>
   <c r="R17" i="1"/>
   <c r="R18" i="1"/>
   <c r="R19" i="1"/>
   <c r="R20" i="1"/>
   <c r="R13" i="1"/>
   <c r="J21" i="1"/>
   <c r="K21" i="1"/>
   <c r="I21" i="1"/>
   <c r="B21" i="1"/>
-  <c r="H21" i="1" s="1"/>
+  <c r="H21" i="1"/>
   <c r="M14" i="1"/>
   <c r="M15" i="1"/>
   <c r="M16" i="1"/>
   <c r="M17" i="1"/>
   <c r="M18" i="1"/>
   <c r="M19" i="1"/>
   <c r="M20" i="1"/>
   <c r="M13" i="1"/>
   <c r="H15" i="1"/>
   <c r="H16" i="1"/>
   <c r="H17" i="1"/>
   <c r="H18" i="1"/>
   <c r="H19" i="1"/>
   <c r="H20" i="1"/>
   <c r="H14" i="1"/>
-  <c r="W14" i="1" l="1"/>
+  <c r="W14" i="1"/>
   <c r="W15" i="1"/>
   <c r="W20" i="1"/>
   <c r="W19" i="1"/>
   <c r="W18" i="1"/>
   <c r="M21" i="1"/>
-  <c r="B10" i="3" s="1"/>
+  <c r="B10" i="3"/>
   <c r="W13" i="1"/>
   <c r="W17" i="1"/>
   <c r="W16" i="1"/>
   <c r="B9" i="3"/>
-  <c r="B16" i="3" s="1"/>
-  <c r="W21" i="1" l="1"/>
+  <c r="B16" i="3"/>
+  <c r="W21" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="70">
   <si>
     <t>Climate Resilient Riparian Systems Lead</t>
   </si>
   <si>
     <t xml:space="preserve">BUDGET AND NARRATIVE </t>
   </si>
   <si>
     <t>Project Name:</t>
   </si>
   <si>
     <t>Subrecipient Name:</t>
   </si>
   <si>
     <t>Not to Exceed ($):</t>
   </si>
   <si>
     <t>Begin Date:</t>
   </si>
   <si>
     <t>Award Fiscal Year:</t>
   </si>
   <si>
     <t>End Date:</t>
   </si>
   <si>
@@ -377,50 +378,53 @@
   <si>
     <t xml:space="preserve">Task 1: </t>
   </si>
   <si>
     <t xml:space="preserve">Task 2: </t>
   </si>
   <si>
     <r>
       <t>Equipment (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>over $5,000)</t>
     </r>
   </si>
   <si>
     <t>Task/subtask columns should align with project Scope of Work</t>
+  </si>
+  <si>
+    <t>Puget Sound Riparian Systems Lead</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="30">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -1305,195 +1309,195 @@
     <xf numFmtId="44" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="44" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="16" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="30" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="31" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...57 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...57 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF007C8A"/>
       <color rgb="FFF18C21"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1777,66 +1781,66 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AE54"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="F2" sqref="F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.5703125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.5546875" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="24.7109375" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="21" max="16384" width="14.5703125" style="1"/>
+    <col min="1" max="1" width="24.6640625" style="1" customWidth="1"/>
+    <col min="2" max="10" width="14.5546875" style="1"/>
+    <col min="11" max="11" width="15.33203125" style="1" customWidth="1"/>
+    <col min="12" max="16" width="14.5546875" style="1"/>
+    <col min="17" max="20" width="15.6640625" style="1" customWidth="1"/>
+    <col min="21" max="16384" width="14.5546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="22.9" customHeight="1">
+    <row r="1" spans="1:31" ht="22.95" customHeight="1">
       <c r="A1" s="72" t="s">
-        <v>0</v>
+        <v>69</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
       <c r="H1" s="10"/>
       <c r="I1" s="10"/>
       <c r="J1" s="10"/>
       <c r="K1" s="10"/>
       <c r="L1" s="10"/>
       <c r="M1" s="10"/>
       <c r="N1" s="10"/>
       <c r="O1" s="10"/>
       <c r="P1" s="10"/>
       <c r="Q1" s="10"/>
       <c r="R1" s="10"/>
       <c r="S1" s="10"/>
       <c r="T1" s="10"/>
       <c r="U1" s="10"/>
       <c r="V1" s="10"/>
       <c r="W1" s="10"/>
       <c r="X1" s="10"/>
       <c r="Y1" s="10"/>
@@ -1884,174 +1888,174 @@
       <c r="K3" s="11"/>
       <c r="L3" s="11"/>
       <c r="M3" s="10"/>
       <c r="N3" s="10"/>
       <c r="O3" s="10"/>
       <c r="P3" s="10"/>
       <c r="Q3" s="10"/>
       <c r="R3" s="10"/>
       <c r="S3" s="10"/>
       <c r="T3" s="10"/>
       <c r="U3" s="10"/>
       <c r="V3" s="26"/>
       <c r="W3" s="10"/>
       <c r="X3" s="10"/>
       <c r="Y3" s="10"/>
     </row>
     <row r="4" spans="1:31" ht="17.25" customHeight="1">
       <c r="A4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="85"/>
       <c r="C4" s="85"/>
       <c r="D4" s="85"/>
       <c r="E4" s="85"/>
       <c r="F4" s="85"/>
-      <c r="G4" s="121"/>
+      <c r="G4" s="93"/>
       <c r="H4" s="85"/>
       <c r="I4" s="85"/>
       <c r="J4" s="85"/>
     </row>
     <row r="5" spans="1:31" ht="17.25" customHeight="1">
       <c r="A5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="86"/>
       <c r="C5" s="86"/>
       <c r="D5" s="86"/>
       <c r="E5" s="86"/>
       <c r="F5" s="86"/>
-      <c r="G5" s="121"/>
+      <c r="G5" s="93"/>
       <c r="H5" s="87"/>
       <c r="I5" s="87"/>
       <c r="J5" s="87"/>
     </row>
     <row r="6" spans="1:31" ht="17.25" customHeight="1">
       <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="116"/>
-[...4 lines deleted...]
-      <c r="G6" s="121"/>
+      <c r="B6" s="88"/>
+      <c r="C6" s="88"/>
+      <c r="D6" s="88"/>
+      <c r="E6" s="88"/>
+      <c r="F6" s="88"/>
+      <c r="G6" s="93"/>
       <c r="H6" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="I6" s="118"/>
-      <c r="J6" s="118"/>
+      <c r="I6" s="90"/>
+      <c r="J6" s="90"/>
     </row>
     <row r="7" spans="1:31" ht="17.25" customHeight="1">
       <c r="A7" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="117"/>
-[...4 lines deleted...]
-      <c r="G7" s="121"/>
+      <c r="B7" s="89"/>
+      <c r="C7" s="89"/>
+      <c r="D7" s="89"/>
+      <c r="E7" s="89"/>
+      <c r="F7" s="89"/>
+      <c r="G7" s="93"/>
       <c r="H7" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="I7" s="119"/>
-      <c r="J7" s="120"/>
+      <c r="I7" s="91"/>
+      <c r="J7" s="92"/>
     </row>
     <row r="8" spans="1:31" ht="34.5" customHeight="1">
       <c r="A8" s="59"/>
       <c r="B8" s="54"/>
       <c r="C8" s="54"/>
       <c r="D8" s="54"/>
       <c r="E8" s="54"/>
       <c r="F8" s="54"/>
       <c r="G8" s="55"/>
       <c r="H8" s="55"/>
       <c r="I8" s="55"/>
       <c r="J8" s="58"/>
       <c r="K8" s="56"/>
       <c r="L8" s="57"/>
     </row>
     <row r="9" spans="1:31" ht="17.25" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="7"/>
       <c r="K9" s="76"/>
       <c r="L9" s="76"/>
       <c r="M9" s="14"/>
       <c r="N9" s="14"/>
     </row>
     <row r="10" spans="1:31" ht="17.25" customHeight="1">
       <c r="A10" s="73" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="6"/>
-      <c r="K10" s="90"/>
-      <c r="L10" s="90"/>
+      <c r="K10" s="132"/>
+      <c r="L10" s="132"/>
     </row>
     <row r="11" spans="1:31" s="2" customFormat="1" ht="16.5" customHeight="1">
       <c r="A11" s="40"/>
-      <c r="B11" s="96" t="s">
+      <c r="B11" s="107" t="s">
         <v>65</v>
       </c>
-      <c r="C11" s="97"/>
-[...4 lines deleted...]
-      <c r="H11" s="98"/>
+      <c r="C11" s="108"/>
+      <c r="D11" s="108"/>
+      <c r="E11" s="108"/>
+      <c r="F11" s="108"/>
+      <c r="G11" s="108"/>
+      <c r="H11" s="109"/>
       <c r="I11" s="80" t="s">
         <v>66</v>
       </c>
       <c r="J11" s="81"/>
       <c r="K11" s="81"/>
       <c r="L11" s="81"/>
       <c r="M11" s="81"/>
       <c r="N11" s="80" t="s">
         <v>9</v>
       </c>
       <c r="O11" s="81"/>
       <c r="P11" s="81"/>
       <c r="Q11" s="81"/>
       <c r="R11" s="82"/>
-      <c r="S11" s="111" t="s">
+      <c r="S11" s="123" t="s">
         <v>10</v>
       </c>
-      <c r="T11" s="111"/>
-      <c r="U11" s="88" t="s">
+      <c r="T11" s="123"/>
+      <c r="U11" s="124" t="s">
         <v>11</v>
       </c>
-      <c r="V11" s="89"/>
+      <c r="V11" s="125"/>
       <c r="W11" s="39" t="s">
         <v>12</v>
       </c>
       <c r="AA11" s="24"/>
     </row>
     <row r="12" spans="1:31" s="9" customFormat="1" ht="154.5" customHeight="1">
       <c r="A12" s="41"/>
       <c r="B12" s="15" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>14</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>15</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>16</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>18</v>
       </c>
@@ -2083,451 +2087,451 @@
         <v>23</v>
       </c>
       <c r="Q12" s="16" t="s">
         <v>24</v>
       </c>
       <c r="R12" s="38" t="s">
         <v>25</v>
       </c>
       <c r="S12" s="16" t="s">
         <v>26</v>
       </c>
       <c r="T12" s="38" t="s">
         <v>27</v>
       </c>
       <c r="U12" s="16" t="s">
         <v>28</v>
       </c>
       <c r="V12" s="38" t="s">
         <v>29</v>
       </c>
       <c r="W12" s="16"/>
       <c r="X12" s="17"/>
       <c r="Y12" s="17"/>
       <c r="AC12" s="17"/>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:31" ht="14.4">
       <c r="A13" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="23"/>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
       <c r="H13" s="43">
         <f>SUM(B13:G13)</f>
         <v>0</v>
       </c>
       <c r="I13" s="23"/>
       <c r="J13" s="23"/>
       <c r="K13" s="23"/>
       <c r="L13" s="23"/>
       <c r="M13" s="49">
         <f t="shared" ref="M13:M21" si="0">SUM(I13:L13)</f>
         <v>0</v>
       </c>
       <c r="N13" s="79"/>
       <c r="O13" s="79"/>
       <c r="P13" s="79"/>
       <c r="Q13" s="23"/>
       <c r="R13" s="43">
         <f>SUM(Q13)</f>
         <v>0</v>
       </c>
       <c r="S13" s="23"/>
       <c r="T13" s="48">
         <f>SUM(S13)</f>
         <v>0</v>
       </c>
       <c r="U13" s="23"/>
       <c r="V13" s="42">
         <f>SUM(U13)</f>
         <v>0</v>
       </c>
       <c r="W13" s="51">
         <f t="shared" ref="W13:W20" si="1">SUM(V13,T13,R13,M13,H13)</f>
         <v>0</v>
       </c>
       <c r="X13" s="25"/>
       <c r="Y13" s="25"/>
       <c r="AC13" s="25"/>
       <c r="AD13" s="19"/>
       <c r="AE13" s="20"/>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:31" ht="14.4">
       <c r="A14" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="18"/>
       <c r="C14" s="18"/>
       <c r="D14" s="18"/>
       <c r="E14" s="18"/>
       <c r="F14" s="18"/>
       <c r="G14" s="18"/>
       <c r="H14" s="44">
         <f>SUM(B14:G14)</f>
         <v>0</v>
       </c>
       <c r="I14" s="18"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N14" s="79"/>
       <c r="O14" s="79"/>
       <c r="P14" s="79"/>
       <c r="Q14" s="18"/>
       <c r="R14" s="43">
         <f t="shared" ref="R14:R20" si="2">SUM(Q14)</f>
         <v>0</v>
       </c>
       <c r="S14" s="18"/>
       <c r="T14" s="48">
         <f t="shared" ref="T14:T20" si="3">SUM(S14)</f>
         <v>0</v>
       </c>
       <c r="U14" s="18"/>
       <c r="V14" s="42">
         <f t="shared" ref="V14:V20" si="4">SUM(U14)</f>
         <v>0</v>
       </c>
       <c r="W14" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X14" s="25"/>
       <c r="Y14" s="25"/>
       <c r="AC14" s="25"/>
       <c r="AD14" s="19"/>
       <c r="AE14" s="21"/>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:31" ht="14.4">
       <c r="A15" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="18"/>
       <c r="C15" s="18"/>
       <c r="D15" s="18"/>
       <c r="E15" s="18"/>
       <c r="F15" s="18"/>
       <c r="G15" s="18"/>
       <c r="H15" s="44">
         <f t="shared" ref="H15:H20" si="5">SUM(B15:G15)</f>
         <v>0</v>
       </c>
       <c r="I15" s="18"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N15" s="79"/>
       <c r="O15" s="79"/>
       <c r="P15" s="79"/>
       <c r="Q15" s="18"/>
       <c r="R15" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S15" s="18"/>
       <c r="T15" s="48">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U15" s="18"/>
       <c r="V15" s="42">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="W15" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X15" s="25"/>
       <c r="Y15" s="25"/>
       <c r="AC15" s="25"/>
       <c r="AD15" s="19"/>
       <c r="AE15" s="19"/>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:31" ht="14.4">
       <c r="A16" s="4" t="s">
         <v>67</v>
       </c>
       <c r="B16" s="18"/>
       <c r="C16" s="18"/>
       <c r="D16" s="18"/>
       <c r="E16" s="18"/>
       <c r="F16" s="18"/>
       <c r="G16" s="18"/>
       <c r="H16" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="I16" s="18"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N16" s="79"/>
       <c r="O16" s="79"/>
       <c r="P16" s="79"/>
       <c r="Q16" s="18"/>
       <c r="R16" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S16" s="18"/>
       <c r="T16" s="48">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U16" s="18"/>
       <c r="V16" s="42">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="W16" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X16" s="25"/>
       <c r="Y16" s="25"/>
       <c r="AC16" s="25"/>
       <c r="AD16" s="19"/>
       <c r="AE16" s="19"/>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:31" ht="14.4">
       <c r="A17" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B17" s="18"/>
       <c r="C17" s="18"/>
       <c r="D17" s="18"/>
       <c r="E17" s="18"/>
       <c r="F17" s="18"/>
       <c r="G17" s="18"/>
       <c r="H17" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="I17" s="18"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N17" s="79"/>
       <c r="O17" s="79"/>
       <c r="P17" s="79"/>
       <c r="Q17" s="18"/>
       <c r="R17" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S17" s="18"/>
       <c r="T17" s="48">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U17" s="18"/>
       <c r="V17" s="42">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="W17" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X17" s="25"/>
       <c r="Y17" s="25"/>
       <c r="AC17" s="25"/>
       <c r="AD17" s="19"/>
       <c r="AE17" s="19"/>
     </row>
-    <row r="18" spans="1:31">
+    <row r="18" spans="1:31" ht="14.4">
       <c r="A18" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="18"/>
       <c r="C18" s="18"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N18" s="79"/>
       <c r="O18" s="79"/>
       <c r="P18" s="79"/>
       <c r="Q18" s="18"/>
       <c r="R18" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S18" s="18"/>
       <c r="T18" s="48">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U18" s="18"/>
       <c r="V18" s="42">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="W18" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X18" s="25"/>
       <c r="Y18" s="25"/>
       <c r="AC18" s="25"/>
       <c r="AD18" s="19"/>
       <c r="AE18" s="19"/>
     </row>
-    <row r="19" spans="1:31">
+    <row r="19" spans="1:31" ht="14.4">
       <c r="A19" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N19" s="79"/>
       <c r="O19" s="79"/>
       <c r="P19" s="79"/>
       <c r="Q19" s="18"/>
       <c r="R19" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S19" s="18"/>
       <c r="T19" s="48">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U19" s="18"/>
       <c r="V19" s="42">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="W19" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X19" s="27"/>
       <c r="Y19" s="25"/>
       <c r="AC19" s="25"/>
       <c r="AD19" s="19"/>
       <c r="AE19" s="19"/>
     </row>
-    <row r="20" spans="1:31">
+    <row r="20" spans="1:31" ht="14.4">
       <c r="A20" s="4" t="s">
         <v>36</v>
       </c>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="44">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="49">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="N20" s="79"/>
       <c r="O20" s="79"/>
       <c r="P20" s="79"/>
       <c r="Q20" s="18"/>
       <c r="R20" s="43">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="S20" s="18"/>
       <c r="T20" s="48">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="U20" s="18"/>
       <c r="V20" s="42">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
       <c r="W20" s="51">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="X20" s="25"/>
       <c r="Y20" s="25"/>
       <c r="AC20" s="25"/>
       <c r="AD20" s="19"/>
       <c r="AE20" s="19"/>
     </row>
-    <row r="21" spans="1:31" ht="15.75" thickBot="1">
+    <row r="21" spans="1:31" thickBot="1">
       <c r="A21" s="5" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="45">
         <f>SUM(B13:B20)</f>
         <v>0</v>
       </c>
       <c r="C21" s="45">
         <f t="shared" ref="C21:G21" si="6">SUM(C13:C20)</f>
         <v>0</v>
       </c>
       <c r="D21" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="E21" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="F21" s="45">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
       <c r="G21" s="45">
         <f t="shared" si="6"/>
@@ -2581,926 +2585,911 @@
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="T21" s="50">
         <f>SUM(S21)</f>
         <v>0</v>
       </c>
       <c r="U21" s="46">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="V21" s="50">
         <f>SUM(U21)</f>
         <v>0</v>
       </c>
       <c r="W21" s="45">
         <f>SUM(H21,M21,R21,T21,V21)</f>
         <v>0</v>
       </c>
       <c r="X21" s="25"/>
       <c r="Y21" s="25"/>
       <c r="AC21" s="25"/>
       <c r="AD21" s="22"/>
       <c r="AE21" s="19"/>
     </row>
-    <row r="23" spans="1:31" ht="15.75" thickBot="1">
+    <row r="23" spans="1:31" thickBot="1">
       <c r="A23" s="28"/>
       <c r="I23" s="29"/>
     </row>
     <row r="24" spans="1:31" ht="54" customHeight="1" thickBot="1">
       <c r="A24" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="B24" s="128" t="s">
+      <c r="B24" s="100" t="s">
         <v>39</v>
       </c>
-      <c r="C24" s="129"/>
-[...6 lines deleted...]
-      <c r="J24" s="136"/>
+      <c r="C24" s="101"/>
+      <c r="D24" s="101"/>
+      <c r="E24" s="101"/>
+      <c r="F24" s="101"/>
+      <c r="G24" s="101"/>
+      <c r="H24" s="101"/>
+      <c r="I24" s="101"/>
+      <c r="J24" s="102"/>
       <c r="K24" s="64" t="s">
         <v>40</v>
       </c>
       <c r="L24" s="65"/>
       <c r="M24" s="65"/>
       <c r="N24" s="65"/>
       <c r="O24" s="65"/>
       <c r="P24" s="65"/>
       <c r="Q24" s="65"/>
       <c r="R24" s="65"/>
       <c r="S24" s="65"/>
       <c r="T24" s="69"/>
     </row>
-    <row r="25" spans="1:31" ht="29.65" customHeight="1">
+    <row r="25" spans="1:31" ht="29.7" customHeight="1">
       <c r="A25" s="61" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="130"/>
-[...7 lines deleted...]
-      <c r="J25" s="131"/>
+      <c r="B25" s="103"/>
+      <c r="C25" s="104"/>
+      <c r="D25" s="104"/>
+      <c r="E25" s="104"/>
+      <c r="F25" s="104"/>
+      <c r="G25" s="104"/>
+      <c r="H25" s="104"/>
+      <c r="I25" s="104"/>
+      <c r="J25" s="104"/>
       <c r="K25" s="66" t="s">
         <v>30</v>
       </c>
-      <c r="L25" s="106" t="s">
+      <c r="L25" s="118" t="s">
         <v>41</v>
       </c>
-      <c r="M25" s="107"/>
-[...5 lines deleted...]
-      <c r="S25" s="107"/>
+      <c r="M25" s="119"/>
+      <c r="N25" s="119"/>
+      <c r="O25" s="119"/>
+      <c r="P25" s="119"/>
+      <c r="Q25" s="119"/>
+      <c r="R25" s="119"/>
+      <c r="S25" s="119"/>
       <c r="T25" s="69"/>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:31" ht="14.4">
       <c r="A26" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="132"/>
-[...7 lines deleted...]
-      <c r="J26" s="133"/>
+      <c r="B26" s="105"/>
+      <c r="C26" s="106"/>
+      <c r="D26" s="106"/>
+      <c r="E26" s="106"/>
+      <c r="F26" s="106"/>
+      <c r="G26" s="106"/>
+      <c r="H26" s="106"/>
+      <c r="I26" s="106"/>
+      <c r="J26" s="106"/>
       <c r="K26" s="67" t="s">
         <v>31</v>
       </c>
-      <c r="L26" s="108" t="s">
+      <c r="L26" s="120" t="s">
         <v>42</v>
       </c>
-      <c r="M26" s="109"/>
-[...5 lines deleted...]
-      <c r="S26" s="109"/>
+      <c r="M26" s="121"/>
+      <c r="N26" s="121"/>
+      <c r="O26" s="121"/>
+      <c r="P26" s="121"/>
+      <c r="Q26" s="121"/>
+      <c r="R26" s="121"/>
+      <c r="S26" s="121"/>
       <c r="T26" s="69"/>
     </row>
-    <row r="27" spans="1:31" ht="30.4" customHeight="1">
+    <row r="27" spans="1:31" ht="30.45" customHeight="1">
       <c r="A27" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="B27" s="132"/>
-[...7 lines deleted...]
-      <c r="J27" s="133"/>
+      <c r="B27" s="105"/>
+      <c r="C27" s="106"/>
+      <c r="D27" s="106"/>
+      <c r="E27" s="106"/>
+      <c r="F27" s="106"/>
+      <c r="G27" s="106"/>
+      <c r="H27" s="106"/>
+      <c r="I27" s="106"/>
+      <c r="J27" s="106"/>
       <c r="K27" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="L27" s="108" t="s">
+      <c r="L27" s="120" t="s">
         <v>43</v>
       </c>
-      <c r="M27" s="109"/>
-[...7 lines deleted...]
-    <row r="28" spans="1:31" ht="45">
+      <c r="M27" s="121"/>
+      <c r="N27" s="121"/>
+      <c r="O27" s="121"/>
+      <c r="P27" s="121"/>
+      <c r="Q27" s="121"/>
+      <c r="R27" s="121"/>
+      <c r="S27" s="122"/>
+    </row>
+    <row r="28" spans="1:31" ht="43.2">
       <c r="A28" s="62" t="s">
         <v>44</v>
       </c>
-      <c r="B28" s="132"/>
-[...7 lines deleted...]
-      <c r="J28" s="133"/>
+      <c r="B28" s="105"/>
+      <c r="C28" s="106"/>
+      <c r="D28" s="106"/>
+      <c r="E28" s="106"/>
+      <c r="F28" s="106"/>
+      <c r="G28" s="106"/>
+      <c r="H28" s="106"/>
+      <c r="I28" s="106"/>
+      <c r="J28" s="106"/>
       <c r="K28" s="67" t="s">
         <v>45</v>
       </c>
-      <c r="L28" s="108" t="s">
+      <c r="L28" s="120" t="s">
         <v>46</v>
       </c>
-      <c r="M28" s="109"/>
-[...7 lines deleted...]
-    <row r="29" spans="1:31">
+      <c r="M28" s="121"/>
+      <c r="N28" s="121"/>
+      <c r="O28" s="121"/>
+      <c r="P28" s="121"/>
+      <c r="Q28" s="121"/>
+      <c r="R28" s="121"/>
+      <c r="S28" s="122"/>
+    </row>
+    <row r="29" spans="1:31" ht="14.4">
       <c r="A29" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="B29" s="132"/>
-[...7 lines deleted...]
-      <c r="J29" s="133"/>
+      <c r="B29" s="105"/>
+      <c r="C29" s="106"/>
+      <c r="D29" s="106"/>
+      <c r="E29" s="106"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
+      <c r="I29" s="106"/>
+      <c r="J29" s="106"/>
       <c r="K29" s="67" t="s">
         <v>33</v>
       </c>
-      <c r="L29" s="108" t="s">
+      <c r="L29" s="120" t="s">
         <v>47</v>
       </c>
-      <c r="M29" s="109"/>
-[...5 lines deleted...]
-      <c r="S29" s="109"/>
+      <c r="M29" s="121"/>
+      <c r="N29" s="121"/>
+      <c r="O29" s="121"/>
+      <c r="P29" s="121"/>
+      <c r="Q29" s="121"/>
+      <c r="R29" s="121"/>
+      <c r="S29" s="121"/>
       <c r="T29" s="69"/>
     </row>
     <row r="30" spans="1:31" ht="48.75" customHeight="1">
       <c r="A30" s="62" t="s">
         <v>34</v>
       </c>
-      <c r="B30" s="132"/>
-[...7 lines deleted...]
-      <c r="J30" s="133"/>
+      <c r="B30" s="105"/>
+      <c r="C30" s="106"/>
+      <c r="D30" s="106"/>
+      <c r="E30" s="106"/>
+      <c r="F30" s="106"/>
+      <c r="G30" s="106"/>
+      <c r="H30" s="106"/>
+      <c r="I30" s="106"/>
+      <c r="J30" s="106"/>
       <c r="K30" s="67" t="s">
         <v>34</v>
       </c>
-      <c r="L30" s="99" t="s">
+      <c r="L30" s="110" t="s">
         <v>48</v>
       </c>
-      <c r="M30" s="94"/>
-[...5 lines deleted...]
-      <c r="S30" s="94"/>
+      <c r="M30" s="111"/>
+      <c r="N30" s="111"/>
+      <c r="O30" s="111"/>
+      <c r="P30" s="111"/>
+      <c r="Q30" s="111"/>
+      <c r="R30" s="111"/>
+      <c r="S30" s="111"/>
       <c r="T30" s="69"/>
     </row>
-    <row r="31" spans="1:31" ht="35.65" customHeight="1">
+    <row r="31" spans="1:31" ht="35.700000000000003" customHeight="1">
       <c r="A31" s="62" t="s">
         <v>35</v>
       </c>
-      <c r="B31" s="132"/>
-[...7 lines deleted...]
-      <c r="J31" s="133"/>
+      <c r="B31" s="105"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
+      <c r="E31" s="106"/>
+      <c r="F31" s="106"/>
+      <c r="G31" s="106"/>
+      <c r="H31" s="106"/>
+      <c r="I31" s="106"/>
+      <c r="J31" s="106"/>
       <c r="K31" s="67" t="s">
         <v>35</v>
       </c>
-      <c r="L31" s="100" t="s">
+      <c r="L31" s="112" t="s">
         <v>49</v>
       </c>
-      <c r="M31" s="101"/>
-[...7 lines deleted...]
-    <row r="32" spans="1:31" ht="30.75" thickBot="1">
+      <c r="M31" s="113"/>
+      <c r="N31" s="113"/>
+      <c r="O31" s="113"/>
+      <c r="P31" s="113"/>
+      <c r="Q31" s="113"/>
+      <c r="R31" s="113"/>
+      <c r="S31" s="114"/>
+    </row>
+    <row r="32" spans="1:31" ht="29.4" thickBot="1">
       <c r="A32" s="63" t="s">
         <v>36</v>
       </c>
-      <c r="B32" s="134"/>
-[...7 lines deleted...]
-      <c r="J32" s="135"/>
+      <c r="B32" s="130"/>
+      <c r="C32" s="131"/>
+      <c r="D32" s="131"/>
+      <c r="E32" s="131"/>
+      <c r="F32" s="131"/>
+      <c r="G32" s="131"/>
+      <c r="H32" s="131"/>
+      <c r="I32" s="131"/>
+      <c r="J32" s="131"/>
       <c r="K32" s="68" t="s">
         <v>50</v>
       </c>
-      <c r="L32" s="103" t="s">
+      <c r="L32" s="115" t="s">
         <v>51</v>
       </c>
-      <c r="M32" s="104"/>
-[...7 lines deleted...]
-    <row r="33" spans="1:16">
+      <c r="M32" s="116"/>
+      <c r="N32" s="116"/>
+      <c r="O32" s="116"/>
+      <c r="P32" s="116"/>
+      <c r="Q32" s="116"/>
+      <c r="R32" s="116"/>
+      <c r="S32" s="117"/>
+    </row>
+    <row r="33" spans="1:16" ht="14.4">
       <c r="A33" s="34"/>
       <c r="B33" s="52"/>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="52"/>
       <c r="F33" s="52"/>
       <c r="G33" s="52"/>
       <c r="H33" s="52"/>
       <c r="I33" s="52"/>
       <c r="J33" s="52"/>
       <c r="K33" s="52"/>
       <c r="L33" s="52"/>
       <c r="M33" s="53"/>
       <c r="N33" s="33"/>
     </row>
-    <row r="34" spans="1:16">
+    <row r="34" spans="1:16" ht="14.4">
       <c r="A34" s="34"/>
       <c r="B34" s="52"/>
       <c r="C34" s="52"/>
       <c r="D34" s="52"/>
       <c r="E34" s="52"/>
       <c r="F34" s="52"/>
       <c r="G34" s="52"/>
       <c r="H34" s="52"/>
       <c r="I34" s="52"/>
       <c r="J34" s="52"/>
       <c r="K34" s="52"/>
       <c r="L34" s="52"/>
       <c r="M34" s="52"/>
       <c r="N34" s="33"/>
     </row>
-    <row r="35" spans="1:16">
+    <row r="35" spans="1:16" ht="14.4">
       <c r="A35" s="70"/>
       <c r="N35"/>
     </row>
     <row r="36" spans="1:16" ht="31.5" customHeight="1">
       <c r="A36" s="71"/>
-      <c r="B36" s="91"/>
-[...10 lines deleted...]
-      <c r="M36" s="91"/>
+      <c r="B36" s="129"/>
+      <c r="C36" s="129"/>
+      <c r="D36" s="129"/>
+      <c r="E36" s="129"/>
+      <c r="F36" s="129"/>
+      <c r="G36" s="129"/>
+      <c r="H36" s="129"/>
+      <c r="I36" s="129"/>
+      <c r="J36" s="129"/>
+      <c r="K36" s="129"/>
+      <c r="L36" s="129"/>
+      <c r="M36" s="129"/>
       <c r="N36" s="77"/>
       <c r="O36" s="30"/>
       <c r="P36" s="30"/>
     </row>
     <row r="37" spans="1:16" ht="34.5" customHeight="1">
       <c r="A37" s="71"/>
-      <c r="B37" s="92"/>
-[...10 lines deleted...]
-      <c r="M37" s="92"/>
+      <c r="B37" s="127"/>
+      <c r="C37" s="127"/>
+      <c r="D37" s="127"/>
+      <c r="E37" s="127"/>
+      <c r="F37" s="127"/>
+      <c r="G37" s="127"/>
+      <c r="H37" s="127"/>
+      <c r="I37" s="127"/>
+      <c r="J37" s="127"/>
+      <c r="K37" s="127"/>
+      <c r="L37" s="127"/>
+      <c r="M37" s="127"/>
       <c r="N37" s="76"/>
       <c r="O37" s="31"/>
       <c r="P37" s="31"/>
     </row>
-    <row r="38" spans="1:16" ht="29.65" customHeight="1">
+    <row r="38" spans="1:16" ht="29.7" customHeight="1">
       <c r="A38" s="71"/>
-      <c r="B38" s="92"/>
-[...10 lines deleted...]
-      <c r="M38" s="92"/>
+      <c r="B38" s="127"/>
+      <c r="C38" s="127"/>
+      <c r="D38" s="127"/>
+      <c r="E38" s="127"/>
+      <c r="F38" s="127"/>
+      <c r="G38" s="127"/>
+      <c r="H38" s="127"/>
+      <c r="I38" s="127"/>
+      <c r="J38" s="127"/>
+      <c r="K38" s="127"/>
+      <c r="L38" s="127"/>
+      <c r="M38" s="127"/>
       <c r="N38" s="76"/>
       <c r="O38" s="31"/>
       <c r="P38" s="31"/>
     </row>
     <row r="39" spans="1:16" ht="52.5" customHeight="1">
       <c r="A39" s="71"/>
-      <c r="B39" s="92"/>
-[...10 lines deleted...]
-      <c r="M39" s="92"/>
+      <c r="B39" s="127"/>
+      <c r="C39" s="127"/>
+      <c r="D39" s="127"/>
+      <c r="E39" s="127"/>
+      <c r="F39" s="127"/>
+      <c r="G39" s="127"/>
+      <c r="H39" s="127"/>
+      <c r="I39" s="127"/>
+      <c r="J39" s="127"/>
+      <c r="K39" s="127"/>
+      <c r="L39" s="127"/>
+      <c r="M39" s="127"/>
       <c r="N39" s="76"/>
       <c r="O39" s="31"/>
       <c r="P39" s="31"/>
     </row>
-    <row r="40" spans="1:16" ht="31.15" customHeight="1">
+    <row r="40" spans="1:16" ht="31.2" customHeight="1">
       <c r="A40" s="71"/>
-      <c r="B40" s="92"/>
-[...10 lines deleted...]
-      <c r="M40" s="92"/>
+      <c r="B40" s="127"/>
+      <c r="C40" s="127"/>
+      <c r="D40" s="127"/>
+      <c r="E40" s="127"/>
+      <c r="F40" s="127"/>
+      <c r="G40" s="127"/>
+      <c r="H40" s="127"/>
+      <c r="I40" s="127"/>
+      <c r="J40" s="127"/>
+      <c r="K40" s="127"/>
+      <c r="L40" s="127"/>
+      <c r="M40" s="127"/>
       <c r="N40" s="76"/>
       <c r="O40" s="31"/>
       <c r="P40" s="31"/>
     </row>
-    <row r="41" spans="1:16" ht="42.4" customHeight="1">
+    <row r="41" spans="1:16" ht="42.45" customHeight="1">
       <c r="A41" s="71"/>
-      <c r="B41" s="94"/>
-[...10 lines deleted...]
-      <c r="M41" s="94"/>
+      <c r="B41" s="111"/>
+      <c r="C41" s="111"/>
+      <c r="D41" s="111"/>
+      <c r="E41" s="111"/>
+      <c r="F41" s="111"/>
+      <c r="G41" s="111"/>
+      <c r="H41" s="111"/>
+      <c r="I41" s="111"/>
+      <c r="J41" s="111"/>
+      <c r="K41" s="111"/>
+      <c r="L41" s="111"/>
+      <c r="M41" s="111"/>
       <c r="N41" s="74"/>
       <c r="O41" s="32"/>
       <c r="P41" s="32"/>
     </row>
-    <row r="42" spans="1:16" ht="48.4" customHeight="1">
+    <row r="42" spans="1:16" ht="48.45" customHeight="1">
       <c r="A42" s="71"/>
-      <c r="B42" s="94"/>
-[...10 lines deleted...]
-      <c r="M42" s="94"/>
+      <c r="B42" s="111"/>
+      <c r="C42" s="111"/>
+      <c r="D42" s="111"/>
+      <c r="E42" s="111"/>
+      <c r="F42" s="111"/>
+      <c r="G42" s="111"/>
+      <c r="H42" s="111"/>
+      <c r="I42" s="111"/>
+      <c r="J42" s="111"/>
+      <c r="K42" s="111"/>
+      <c r="L42" s="111"/>
+      <c r="M42" s="111"/>
       <c r="N42" s="74"/>
       <c r="O42" s="32"/>
       <c r="P42" s="32"/>
     </row>
-    <row r="43" spans="1:16" ht="41.65" customHeight="1">
+    <row r="43" spans="1:16" ht="41.7" customHeight="1">
       <c r="A43" s="71"/>
-      <c r="B43" s="92"/>
-[...10 lines deleted...]
-      <c r="M43" s="92"/>
+      <c r="B43" s="127"/>
+      <c r="C43" s="127"/>
+      <c r="D43" s="127"/>
+      <c r="E43" s="127"/>
+      <c r="F43" s="127"/>
+      <c r="G43" s="127"/>
+      <c r="H43" s="127"/>
+      <c r="I43" s="127"/>
+      <c r="J43" s="127"/>
+      <c r="K43" s="127"/>
+      <c r="L43" s="127"/>
+      <c r="M43" s="127"/>
       <c r="N43" s="76"/>
       <c r="O43" s="31"/>
       <c r="P43" s="31"/>
     </row>
-    <row r="45" spans="1:16" ht="19.899999999999999" customHeight="1">
-[...12 lines deleted...]
-      <c r="M45" s="95"/>
+    <row r="45" spans="1:16" ht="19.95" customHeight="1">
+      <c r="A45" s="128"/>
+      <c r="B45" s="128"/>
+      <c r="C45" s="128"/>
+      <c r="D45" s="128"/>
+      <c r="E45" s="128"/>
+      <c r="F45" s="128"/>
+      <c r="G45" s="128"/>
+      <c r="H45" s="128"/>
+      <c r="I45" s="128"/>
+      <c r="J45" s="128"/>
+      <c r="K45" s="128"/>
+      <c r="L45" s="128"/>
+      <c r="M45" s="128"/>
       <c r="N45" s="9"/>
     </row>
-    <row r="46" spans="1:16" ht="13.9" customHeight="1">
-[...12 lines deleted...]
-      <c r="M46" s="93"/>
+    <row r="46" spans="1:16" ht="13.95" customHeight="1">
+      <c r="A46" s="126"/>
+      <c r="B46" s="126"/>
+      <c r="C46" s="126"/>
+      <c r="D46" s="126"/>
+      <c r="E46" s="126"/>
+      <c r="F46" s="126"/>
+      <c r="G46" s="126"/>
+      <c r="H46" s="126"/>
+      <c r="I46" s="126"/>
+      <c r="J46" s="126"/>
+      <c r="K46" s="126"/>
+      <c r="L46" s="126"/>
+      <c r="M46" s="126"/>
       <c r="N46" s="75"/>
     </row>
-    <row r="47" spans="1:16" ht="36.4" customHeight="1">
-[...12 lines deleted...]
-      <c r="M47" s="93"/>
+    <row r="47" spans="1:16" ht="36.450000000000003" customHeight="1">
+      <c r="A47" s="126"/>
+      <c r="B47" s="126"/>
+      <c r="C47" s="126"/>
+      <c r="D47" s="126"/>
+      <c r="E47" s="126"/>
+      <c r="F47" s="126"/>
+      <c r="G47" s="126"/>
+      <c r="H47" s="126"/>
+      <c r="I47" s="126"/>
+      <c r="J47" s="126"/>
+      <c r="K47" s="126"/>
+      <c r="L47" s="126"/>
+      <c r="M47" s="126"/>
       <c r="N47" s="75"/>
     </row>
     <row r="48" spans="1:16" ht="46.5" customHeight="1">
-      <c r="A48" s="93"/>
-[...11 lines deleted...]
-      <c r="M48" s="93"/>
+      <c r="A48" s="126"/>
+      <c r="B48" s="126"/>
+      <c r="C48" s="126"/>
+      <c r="D48" s="126"/>
+      <c r="E48" s="126"/>
+      <c r="F48" s="126"/>
+      <c r="G48" s="126"/>
+      <c r="H48" s="126"/>
+      <c r="I48" s="126"/>
+      <c r="J48" s="126"/>
+      <c r="K48" s="126"/>
+      <c r="L48" s="126"/>
+      <c r="M48" s="126"/>
       <c r="N48" s="75"/>
     </row>
     <row r="49" spans="1:14" ht="25.5" customHeight="1">
-      <c r="A49" s="93"/>
-[...11 lines deleted...]
-      <c r="M49" s="93"/>
+      <c r="A49" s="126"/>
+      <c r="B49" s="126"/>
+      <c r="C49" s="126"/>
+      <c r="D49" s="126"/>
+      <c r="E49" s="126"/>
+      <c r="F49" s="126"/>
+      <c r="G49" s="126"/>
+      <c r="H49" s="126"/>
+      <c r="I49" s="126"/>
+      <c r="J49" s="126"/>
+      <c r="K49" s="126"/>
+      <c r="L49" s="126"/>
+      <c r="M49" s="126"/>
       <c r="N49" s="75"/>
     </row>
-    <row r="50" spans="1:14" ht="36.4" customHeight="1">
-[...12 lines deleted...]
-      <c r="M50" s="93"/>
+    <row r="50" spans="1:14" ht="36.450000000000003" customHeight="1">
+      <c r="A50" s="126"/>
+      <c r="B50" s="126"/>
+      <c r="C50" s="126"/>
+      <c r="D50" s="126"/>
+      <c r="E50" s="126"/>
+      <c r="F50" s="126"/>
+      <c r="G50" s="126"/>
+      <c r="H50" s="126"/>
+      <c r="I50" s="126"/>
+      <c r="J50" s="126"/>
+      <c r="K50" s="126"/>
+      <c r="L50" s="126"/>
+      <c r="M50" s="126"/>
       <c r="N50" s="75"/>
     </row>
-    <row r="51" spans="1:14" ht="20.65" customHeight="1">
-[...12 lines deleted...]
-      <c r="M51" s="93"/>
+    <row r="51" spans="1:14" ht="20.7" customHeight="1">
+      <c r="A51" s="126"/>
+      <c r="B51" s="126"/>
+      <c r="C51" s="126"/>
+      <c r="D51" s="126"/>
+      <c r="E51" s="126"/>
+      <c r="F51" s="126"/>
+      <c r="G51" s="126"/>
+      <c r="H51" s="126"/>
+      <c r="I51" s="126"/>
+      <c r="J51" s="126"/>
+      <c r="K51" s="126"/>
+      <c r="L51" s="126"/>
+      <c r="M51" s="126"/>
       <c r="N51" s="75"/>
     </row>
-    <row r="52" spans="1:14">
-[...12 lines deleted...]
-      <c r="M52" s="93"/>
+    <row r="52" spans="1:14" ht="14.4">
+      <c r="A52" s="126"/>
+      <c r="B52" s="126"/>
+      <c r="C52" s="126"/>
+      <c r="D52" s="126"/>
+      <c r="E52" s="126"/>
+      <c r="F52" s="126"/>
+      <c r="G52" s="126"/>
+      <c r="H52" s="126"/>
+      <c r="I52" s="126"/>
+      <c r="J52" s="126"/>
+      <c r="K52" s="126"/>
+      <c r="L52" s="126"/>
+      <c r="M52" s="126"/>
       <c r="N52" s="75"/>
     </row>
-    <row r="53" spans="1:14" ht="16.149999999999999" customHeight="1">
-[...12 lines deleted...]
-      <c r="M53" s="93"/>
+    <row r="53" spans="1:14" ht="16.2" customHeight="1">
+      <c r="A53" s="126"/>
+      <c r="B53" s="126"/>
+      <c r="C53" s="126"/>
+      <c r="D53" s="126"/>
+      <c r="E53" s="126"/>
+      <c r="F53" s="126"/>
+      <c r="G53" s="126"/>
+      <c r="H53" s="126"/>
+      <c r="I53" s="126"/>
+      <c r="J53" s="126"/>
+      <c r="K53" s="126"/>
+      <c r="L53" s="126"/>
+      <c r="M53" s="126"/>
       <c r="N53" s="75"/>
     </row>
-    <row r="54" spans="1:14" ht="18.399999999999999" customHeight="1">
-[...12 lines deleted...]
-      <c r="M54" s="93"/>
+    <row r="54" spans="1:14" ht="18.45" customHeight="1">
+      <c r="A54" s="126"/>
+      <c r="B54" s="126"/>
+      <c r="C54" s="126"/>
+      <c r="D54" s="126"/>
+      <c r="E54" s="126"/>
+      <c r="F54" s="126"/>
+      <c r="G54" s="126"/>
+      <c r="H54" s="126"/>
+      <c r="I54" s="126"/>
+      <c r="J54" s="126"/>
+      <c r="K54" s="126"/>
+      <c r="L54" s="126"/>
+      <c r="M54" s="126"/>
       <c r="N54" s="75"/>
     </row>
   </sheetData>
   <customSheetViews>
-    <customSheetView guid="{CB6F5290-1E24-45FD-ABC3-DA20396C2D11}" scale="90" printArea="1" topLeftCell="A12">
-      <selection activeCell="B26" sqref="B26:H26"/>
+    <customSheetView guid="{6656B3E2-D6AD-4187-81D0-1784404B7C84}" scale="90" showPageBreaks="1" printArea="1" topLeftCell="A7">
+      <selection activeCell="N12" sqref="N12"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup scale="79" orientation="landscape" r:id="rId1"/>
-      <headerFooter>
-[...38 lines deleted...]
-      <pageSetup scale="79" orientation="landscape" r:id="rId6"/>
       <headerFooter>
         <oddHeader>&amp;CBudget Proposal</oddHeader>
       </headerFooter>
     </customSheetView>
     <customSheetView guid="{5FC6917D-AB66-4760-B6A0-AF4164DACA49}" topLeftCell="A7">
       <pane xSplit="1" ySplit="6" topLeftCell="K13" activePane="bottomRight" state="frozen"/>
       <selection pane="bottomRight" activeCell="S25" sqref="S25"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+      <pageSetup scale="79" orientation="landscape" r:id="rId2"/>
+      <headerFooter>
+        <oddHeader>&amp;CBudget Proposal</oddHeader>
+      </headerFooter>
+    </customSheetView>
+    <customSheetView guid="{5C4440F9-9DAD-401B-8CC3-3EFC181294AD}">
+      <selection activeCell="F8" sqref="F8:G8"/>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+      <pageSetup scale="79" orientation="landscape" r:id="rId3"/>
+      <headerFooter>
+        <oddHeader>&amp;CBudget Proposal</oddHeader>
+      </headerFooter>
+    </customSheetView>
+    <customSheetView guid="{5DBB3D66-E454-4097-A4D1-78251473997D}" printArea="1" topLeftCell="A12">
+      <selection activeCell="A25" sqref="A25"/>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+      <pageSetup scale="79" orientation="landscape" r:id="rId4"/>
+      <headerFooter>
+        <oddHeader>&amp;CBudget Proposal</oddHeader>
+      </headerFooter>
+    </customSheetView>
+    <customSheetView guid="{5F56E265-E4B4-4016-82AA-68628820F702}" topLeftCell="G7">
+      <selection activeCell="N13" sqref="N13"/>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+      <pageSetup scale="79" orientation="landscape" r:id="rId5"/>
+      <headerFooter>
+        <oddHeader>&amp;CBudget Proposal</oddHeader>
+      </headerFooter>
+    </customSheetView>
+    <customSheetView guid="{02417258-E403-462E-918E-893422C74518}" topLeftCell="G7">
+      <selection activeCell="I73" sqref="I73:I78"/>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
+      <pageSetup scale="79" orientation="landscape" r:id="rId6"/>
+      <headerFooter>
+        <oddHeader>&amp;CBudget Proposal</oddHeader>
+      </headerFooter>
+    </customSheetView>
+    <customSheetView guid="{F48DADB6-A3D0-408F-9E0D-06714737CC20}" showPageBreaks="1" printArea="1" topLeftCell="A13">
+      <selection activeCell="B26" sqref="B26"/>
+      <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup scale="79" orientation="landscape" r:id="rId7"/>
       <headerFooter>
         <oddHeader>&amp;CBudget Proposal</oddHeader>
       </headerFooter>
     </customSheetView>
-    <customSheetView guid="{6656B3E2-D6AD-4187-81D0-1784404B7C84}" scale="90" showPageBreaks="1" printArea="1" topLeftCell="A7">
-      <selection activeCell="N12" sqref="N12"/>
+    <customSheetView guid="{CB6F5290-1E24-45FD-ABC3-DA20396C2D11}" scale="90" printArea="1" topLeftCell="A12">
+      <selection activeCell="B26" sqref="B26:H26"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup scale="79" orientation="landscape" r:id="rId8"/>
       <headerFooter>
         <oddHeader>&amp;CBudget Proposal</oddHeader>
       </headerFooter>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="39">
-    <mergeCell ref="B24:J24"/>
-[...11 lines deleted...]
-    <mergeCell ref="L29:S29"/>
+    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="A47:M47"/>
+    <mergeCell ref="A48:M48"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B28:J28"/>
+    <mergeCell ref="B29:J29"/>
+    <mergeCell ref="B30:J30"/>
+    <mergeCell ref="B31:J31"/>
+    <mergeCell ref="B32:J32"/>
     <mergeCell ref="S11:T11"/>
     <mergeCell ref="U11:V11"/>
     <mergeCell ref="A54:M54"/>
     <mergeCell ref="B38:M38"/>
     <mergeCell ref="B39:M39"/>
     <mergeCell ref="B40:M40"/>
     <mergeCell ref="B41:M41"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A52:M52"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="B43:M43"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A46:M46"/>
-    <mergeCell ref="A47:M47"/>
-[...8 lines deleted...]
-    <mergeCell ref="K10:L10"/>
+    <mergeCell ref="L30:S30"/>
+    <mergeCell ref="L31:S31"/>
+    <mergeCell ref="L32:S32"/>
+    <mergeCell ref="L25:S25"/>
+    <mergeCell ref="L26:S26"/>
+    <mergeCell ref="L27:S27"/>
+    <mergeCell ref="L28:S28"/>
+    <mergeCell ref="L29:S29"/>
+    <mergeCell ref="B24:J24"/>
+    <mergeCell ref="B25:J25"/>
+    <mergeCell ref="B26:J26"/>
+    <mergeCell ref="B27:J27"/>
+    <mergeCell ref="B11:H11"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="79" orientation="landscape" r:id="rId9"/>
   <headerFooter>
     <oddHeader>&amp;CBudget Proposal</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
     <col min="1" max="1" width="15" customWidth="1"/>
-    <col min="2" max="2" width="21.42578125" customWidth="1"/>
+    <col min="2" max="2" width="21.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="22.5">
+    <row r="1" spans="1:7" ht="23.4">
       <c r="A1" s="72" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="10"/>
       <c r="C1" s="10"/>
       <c r="D1" s="10"/>
       <c r="E1" s="10"/>
       <c r="F1" s="10"/>
       <c r="G1" s="10"/>
     </row>
-    <row r="2" spans="1:7" ht="18">
+    <row r="2" spans="1:7" ht="17.399999999999999">
       <c r="A2" s="83" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="84"/>
       <c r="C2" s="84"/>
       <c r="D2" s="84"/>
       <c r="E2" s="84"/>
       <c r="F2" s="84"/>
       <c r="G2" s="84"/>
     </row>
-    <row r="5" spans="1:7" ht="17.25">
-      <c r="A5" s="122" t="s">
+    <row r="5" spans="1:7" ht="15.6">
+      <c r="A5" s="94" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="15.75" thickBot="1"/>
+    <row r="6" spans="1:7" ht="15" thickBot="1"/>
     <row r="7" spans="1:7">
-      <c r="A7" s="112" t="s">
+      <c r="A7" s="133" t="s">
         <v>53</v>
       </c>
-      <c r="B7" s="114" t="s">
+      <c r="B7" s="135" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="113"/>
-      <c r="B8" s="115"/>
+      <c r="A8" s="134"/>
+      <c r="B8" s="136"/>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="123" t="s">
+      <c r="A9" s="95" t="s">
         <v>55</v>
       </c>
       <c r="B9" s="35">
         <f>'Budget Worksheet'!H21</f>
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="123" t="s">
+      <c r="A10" s="95" t="s">
         <v>56</v>
       </c>
       <c r="B10" s="35">
         <f>'Budget Worksheet'!M21</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="123" t="s">
+      <c r="A11" s="95" t="s">
         <v>57</v>
       </c>
       <c r="B11" s="35">
         <f>'Task Level Budget'!R21</f>
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="124" t="s">
+      <c r="A12" s="96" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="35">
         <f>'Task Level Budget'!T21</f>
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="124" t="s">
+      <c r="A13" s="96" t="s">
         <v>59</v>
       </c>
       <c r="B13" s="35">
         <f>'Task Level Budget'!V21</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="125"/>
+      <c r="A14" s="97"/>
       <c r="B14" s="35"/>
     </row>
-    <row r="15" spans="1:7" ht="15.75" thickBot="1">
-      <c r="A15" s="126"/>
+    <row r="15" spans="1:7" ht="15" thickBot="1">
+      <c r="A15" s="98"/>
       <c r="B15" s="36"/>
     </row>
-    <row r="16" spans="1:7" ht="15.75" thickBot="1">
-      <c r="A16" s="127" t="s">
+    <row r="16" spans="1:7" ht="15" thickBot="1">
+      <c r="A16" s="99" t="s">
         <v>60</v>
       </c>
       <c r="B16" s="37">
         <f>SUM(B9:B15)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <customSheetViews>
-    <customSheetView guid="{CB6F5290-1E24-45FD-ABC3-DA20396C2D11}">
+    <customSheetView guid="{6656B3E2-D6AD-4187-81D0-1784404B7C84}">
       <selection activeCell="H14" sqref="H14"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup orientation="portrait" r:id="rId1"/>
     </customSheetView>
-    <customSheetView guid="{6656B3E2-D6AD-4187-81D0-1784404B7C84}">
+    <customSheetView guid="{CB6F5290-1E24-45FD-ABC3-DA20396C2D11}">
       <selection activeCell="H14" sqref="H14"/>
       <pageMargins left="0" right="0" top="0" bottom="0" header="0" footer="0"/>
       <pageSetup orientation="portrait" r:id="rId2"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="2">
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E070F13973FE08498FD7BDA0ED1A9F56" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1e87ecee7c1efb6c11bec3bb3f098334">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="297bc786-8eb1-4cb5-a1eb-fa4e0a69894c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b5200d0e9a677612d751657d4f558b1a" ns2:_="">
     <xsd:import namespace="297bc786-8eb1-4cb5-a1eb-fa4e0a69894c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="297bc786-8eb1-4cb5-a1eb-fa4e0a69894c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -3600,90 +3589,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4F329E9-16CB-47DA-A98E-2486EFF14DD9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="297bc786-8eb1-4cb5-a1eb-fa4e0a69894c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44B9D8A0-C3CD-4478-AEBA-B8D5A23BA2A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48834228-0B23-40DF-92A9-78E2ED004104}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="297bc786-8eb1-4cb5-a1eb-fa4e0a69894c"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{1520fa42-cf58-4c22-8b93-58cf1d3bd1cb}" enabled="1" method="Standard" siteId="{11d0e217-264e-400a-8ba0-57dcc127d72d}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">