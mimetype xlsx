--- v0 (2025-11-08)
+++ v1 (2026-05-11)
@@ -1,101 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27830"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://stateofwa.sharepoint.com/sites/ECY-RiparianSystemsLead-CR2SLGrantsGroup/Shared Documents/CR2SL Draft Grant Docs/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\crac461\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="69" documentId="8_{77EBFBF9-9174-4A2B-94E3-E7486A474A36}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{EB970957-E16A-431E-B6DB-B7920AC58673}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1AC8DE5D-D57D-4116-96D7-CB7BC3147873}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Project Plan" sheetId="1" r:id="rId1"/>
     <sheet name="Investment Priority List" sheetId="7" r:id="rId2"/>
     <sheet name="NotForUser_DropdownSource" sheetId="6" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Project Plan'!$A$16:$J$28</definedName>
     <definedName name="not_started">'Project Plan'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Project Plan'!$A$1:$L$44</definedName>
   </definedNames>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191028" concurrentCalc="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-  <si>
-[...1 lines deleted...]
-  </si>
   <si>
     <t>Detailed Work Plan</t>
   </si>
   <si>
     <t>Yellow cells do not need to be completed at the time of application</t>
   </si>
   <si>
     <t>Project Name:</t>
   </si>
   <si>
     <t>Project Sponsor:</t>
   </si>
   <si>
     <t>Not to Exceed ($):</t>
   </si>
   <si>
     <t>Begin Date:</t>
   </si>
   <si>
     <t>Award Fiscal Year:</t>
   </si>
   <si>
     <t>End Date:</t>
   </si>
   <si>
@@ -174,50 +172,53 @@
     <t>Complete</t>
   </si>
   <si>
     <t>Behind</t>
   </si>
   <si>
     <t>Revise</t>
   </si>
   <si>
     <t>Ecology approved QAPP or QAPP waiver.  Upload to EAGL. </t>
   </si>
   <si>
     <t>ECOLOGY Cultural Resources Review Form, and any supplemental cultural resource docs and surveys. Email to ECOLOGY PM.</t>
   </si>
   <si>
     <t>An ECOLOGY Cultural Resources Review Waiver or Section 106 Determination and IDP. Upload to EAGL. </t>
   </si>
   <si>
     <t>WQX and EIM Data Reporting. Upload to EPA.</t>
   </si>
   <si>
     <t>(Indicate which organization is primarily responsible)</t>
   </si>
   <si>
     <t>(Use the drop down menu provided below to select the applicable Category as listed in the Investment Plan.)</t>
+  </si>
+  <si>
+    <t>PUGET SOUND RIPARIAN SYSTEMS LEAD GRANT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -624,96 +625,96 @@
     <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
     </dxf>
   </dxfs>
@@ -1110,1002 +1111,1000 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L830"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="23" customWidth="1"/>
-    <col min="2" max="2" width="11.140625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="10" width="50.7109375" customWidth="1"/>
+    <col min="2" max="2" width="11.109375" customWidth="1"/>
+    <col min="3" max="3" width="59.6640625" customWidth="1"/>
+    <col min="4" max="4" width="39.109375" customWidth="1"/>
+    <col min="5" max="5" width="37.44140625" customWidth="1"/>
+    <col min="6" max="6" width="59.6640625" customWidth="1"/>
+    <col min="7" max="10" width="50.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="15" customHeight="1">
       <c r="A1" s="25" t="s">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="G1" s="13"/>
       <c r="J1" s="6"/>
     </row>
     <row r="2" spans="1:12" ht="15" customHeight="1">
       <c r="A2" s="26" t="s">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="G2" s="14"/>
       <c r="J2" s="7"/>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:12" ht="14.4">
       <c r="A3" s="17"/>
       <c r="C3" s="21" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" ht="14.4">
+      <c r="A4" s="17"/>
+    </row>
+    <row r="5" spans="1:12" ht="17.399999999999999">
+      <c r="A5" s="27" t="s">
         <v>2</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="C5" s="56"/>
+      <c r="B5" s="57"/>
+      <c r="C5" s="57"/>
       <c r="D5" s="17"/>
       <c r="E5" s="17"/>
       <c r="F5" s="17"/>
       <c r="H5" s="10"/>
       <c r="I5" s="10"/>
       <c r="J5" s="10"/>
     </row>
-    <row r="6" spans="1:12" ht="17.25">
+    <row r="6" spans="1:12" ht="15.6">
       <c r="A6" s="27" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-      <c r="C6" s="56"/>
+        <v>3</v>
+      </c>
+      <c r="B6" s="57"/>
+      <c r="C6" s="57"/>
       <c r="D6" s="17"/>
       <c r="E6" s="17"/>
       <c r="F6" s="17"/>
       <c r="H6" s="11"/>
       <c r="I6" s="11"/>
       <c r="J6" s="11"/>
     </row>
-    <row r="7" spans="1:12" ht="17.25">
+    <row r="7" spans="1:12" ht="15.6">
       <c r="A7" s="22" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="22" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="D7" s="27"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="12"/>
       <c r="I7" s="12"/>
       <c r="J7" s="9"/>
     </row>
-    <row r="8" spans="1:12" ht="17.25">
+    <row r="8" spans="1:12" ht="15.6">
       <c r="A8" s="22" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="22" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="D8" s="27"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="11"/>
       <c r="I8" s="11"/>
       <c r="J8" s="9"/>
     </row>
-    <row r="9" spans="1:12" ht="19.149999999999999" customHeight="1"/>
+    <row r="9" spans="1:12" ht="19.2" customHeight="1"/>
     <row r="10" spans="1:12" ht="15" customHeight="1">
-      <c r="A10" s="47" t="s">
-[...4 lines deleted...]
-      <c r="D10" s="49"/>
+      <c r="A10" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="49"/>
+      <c r="C10" s="49"/>
+      <c r="D10" s="50"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="30"/>
       <c r="H10" s="30"/>
     </row>
-    <row r="11" spans="1:12">
-[...3 lines deleted...]
-      <c r="D11" s="52"/>
+    <row r="11" spans="1:12" ht="14.4">
+      <c r="A11" s="51"/>
+      <c r="B11" s="52"/>
+      <c r="C11" s="52"/>
+      <c r="D11" s="53"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="30"/>
       <c r="H11" s="30"/>
     </row>
-    <row r="12" spans="1:12">
-[...3 lines deleted...]
-      <c r="D12" s="52"/>
+    <row r="12" spans="1:12" ht="14.4">
+      <c r="A12" s="51"/>
+      <c r="B12" s="52"/>
+      <c r="C12" s="52"/>
+      <c r="D12" s="53"/>
       <c r="E12" s="30"/>
       <c r="F12" s="30"/>
       <c r="G12" s="30"/>
       <c r="H12" s="30"/>
     </row>
-    <row r="13" spans="1:12">
-[...3 lines deleted...]
-      <c r="D13" s="52"/>
+    <row r="13" spans="1:12" ht="14.4">
+      <c r="A13" s="51"/>
+      <c r="B13" s="52"/>
+      <c r="C13" s="52"/>
+      <c r="D13" s="53"/>
       <c r="E13" s="30"/>
       <c r="F13" s="30"/>
       <c r="G13" s="30"/>
       <c r="H13" s="30"/>
     </row>
     <row r="14" spans="1:12" ht="4.5" customHeight="1">
-      <c r="A14" s="50"/>
-[...2 lines deleted...]
-      <c r="D14" s="52"/>
+      <c r="A14" s="51"/>
+      <c r="B14" s="52"/>
+      <c r="C14" s="52"/>
+      <c r="D14" s="53"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="30"/>
       <c r="H14" s="30"/>
     </row>
     <row r="15" spans="1:12" ht="39.75" customHeight="1">
-      <c r="A15" s="53"/>
-[...2 lines deleted...]
-      <c r="D15" s="55"/>
+      <c r="A15" s="54"/>
+      <c r="B15" s="55"/>
+      <c r="C15" s="55"/>
+      <c r="D15" s="56"/>
       <c r="E15" s="30"/>
       <c r="F15" s="30"/>
       <c r="G15" s="30"/>
       <c r="H15" s="30"/>
     </row>
     <row r="16" spans="1:12" ht="36.75" customHeight="1">
-      <c r="A16" s="57" t="s">
+      <c r="A16" s="58" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="B16" s="60" t="s">
+      <c r="C16" s="61"/>
+      <c r="D16" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="C16" s="60"/>
-      <c r="D16" s="31" t="s">
+      <c r="E16" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="E16" s="28" t="s">
+      <c r="F16" s="33" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G16" s="18"/>
       <c r="H16" s="15"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
     </row>
-    <row r="17" spans="1:12" s="1" customFormat="1" ht="14.45" customHeight="1">
-[...2 lines deleted...]
-      <c r="C17" s="60"/>
+    <row r="17" spans="1:12" s="1" customFormat="1" ht="14.4" customHeight="1">
+      <c r="A17" s="59"/>
+      <c r="B17" s="61"/>
+      <c r="C17" s="61"/>
       <c r="D17" s="32"/>
       <c r="E17" s="19"/>
       <c r="F17" s="34"/>
       <c r="G17" s="44">
         <v>2025</v>
       </c>
       <c r="H17" s="45">
         <v>2026</v>
       </c>
       <c r="I17" s="45">
         <v>2027</v>
       </c>
       <c r="J17" s="45">
         <v>2028</v>
       </c>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
     </row>
-    <row r="18" spans="1:12" s="1" customFormat="1" ht="45">
-[...2 lines deleted...]
-      <c r="C18" s="61"/>
+    <row r="18" spans="1:12" s="1" customFormat="1" ht="43.2">
+      <c r="A18" s="60"/>
+      <c r="B18" s="62"/>
+      <c r="C18" s="62"/>
       <c r="D18" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" s="46" t="s">
         <v>40</v>
       </c>
-      <c r="E18" s="62" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="36" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="G18" s="37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H18" s="38" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="I18" s="38" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="J18" s="38" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K18" s="38"/>
       <c r="L18" s="38"/>
     </row>
-    <row r="19" spans="1:12" s="4" customFormat="1">
-      <c r="A19" s="46">
+    <row r="19" spans="1:12" s="4" customFormat="1" ht="14.4">
+      <c r="A19" s="47">
         <v>1</v>
       </c>
       <c r="B19" s="40">
         <v>1.1000000000000001</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="D19" s="8"/>
       <c r="E19" s="8"/>
       <c r="F19" s="8"/>
       <c r="G19" s="41"/>
       <c r="H19" s="41"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="41"/>
       <c r="L19" s="41"/>
     </row>
-    <row r="20" spans="1:12" s="2" customFormat="1">
-      <c r="A20" s="46"/>
+    <row r="20" spans="1:12" s="2" customFormat="1" ht="14.4">
+      <c r="A20" s="47"/>
       <c r="B20" s="40">
         <v>1.2</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D20" s="8"/>
       <c r="E20" s="8"/>
       <c r="F20" s="8"/>
       <c r="G20" s="41"/>
       <c r="H20" s="41"/>
       <c r="I20" s="42"/>
       <c r="J20" s="42"/>
       <c r="K20" s="41"/>
       <c r="L20" s="41"/>
     </row>
-    <row r="21" spans="1:12" s="2" customFormat="1">
-      <c r="A21" s="46"/>
+    <row r="21" spans="1:12" s="2" customFormat="1" ht="14.4">
+      <c r="A21" s="47"/>
       <c r="B21" s="40">
         <v>1.3</v>
       </c>
       <c r="C21" s="8" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="41"/>
       <c r="H21" s="41"/>
       <c r="I21" s="42"/>
       <c r="J21" s="42"/>
       <c r="K21" s="41"/>
       <c r="L21" s="41"/>
     </row>
-    <row r="22" spans="1:12" s="2" customFormat="1">
-      <c r="A22" s="46"/>
+    <row r="22" spans="1:12" s="2" customFormat="1" ht="14.4">
+      <c r="A22" s="47"/>
       <c r="B22" s="40">
         <v>1.4</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="41"/>
       <c r="H22" s="41"/>
       <c r="I22" s="42"/>
       <c r="J22" s="42"/>
       <c r="K22" s="41"/>
       <c r="L22" s="41"/>
     </row>
-    <row r="23" spans="1:12" s="2" customFormat="1">
-      <c r="A23" s="46"/>
+    <row r="23" spans="1:12" s="2" customFormat="1" ht="14.4">
+      <c r="A23" s="47"/>
       <c r="B23" s="40">
         <v>1.5</v>
       </c>
       <c r="C23" s="8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="41"/>
       <c r="H23" s="41"/>
       <c r="I23" s="42"/>
       <c r="J23" s="42"/>
       <c r="K23" s="41"/>
       <c r="L23" s="41"/>
     </row>
-    <row r="24" spans="1:12" s="2" customFormat="1">
-      <c r="A24" s="46"/>
+    <row r="24" spans="1:12" s="2" customFormat="1" ht="14.4">
+      <c r="A24" s="47"/>
       <c r="B24" s="40">
         <v>1.6</v>
       </c>
       <c r="C24" s="8" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="41"/>
       <c r="H24" s="41"/>
       <c r="I24" s="42"/>
       <c r="J24" s="42"/>
       <c r="K24" s="41"/>
       <c r="L24" s="41"/>
     </row>
     <row r="25" spans="1:12" s="2" customFormat="1" ht="31.5" customHeight="1">
-      <c r="A25" s="46">
+      <c r="A25" s="47">
         <v>2</v>
       </c>
       <c r="B25" s="40">
         <v>2.1</v>
       </c>
       <c r="C25" s="24" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="41"/>
       <c r="H25" s="41"/>
       <c r="I25" s="42"/>
       <c r="J25" s="42"/>
       <c r="K25" s="41"/>
       <c r="L25" s="41"/>
     </row>
-    <row r="26" spans="1:12" s="2" customFormat="1" ht="47.25">
-      <c r="A26" s="46"/>
+    <row r="26" spans="1:12" s="2" customFormat="1" ht="46.8">
+      <c r="A26" s="47"/>
       <c r="B26" s="40">
         <v>2.2000000000000002</v>
       </c>
       <c r="C26" s="24" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D26" s="8"/>
       <c r="E26" s="8"/>
       <c r="F26" s="8"/>
       <c r="G26" s="41"/>
       <c r="H26" s="41"/>
       <c r="I26" s="42"/>
       <c r="J26" s="42"/>
       <c r="K26" s="41"/>
       <c r="L26" s="41"/>
     </row>
-    <row r="27" spans="1:12" s="2" customFormat="1" ht="31.5">
-      <c r="A27" s="46"/>
+    <row r="27" spans="1:12" s="2" customFormat="1" ht="31.2">
+      <c r="A27" s="47"/>
       <c r="B27" s="40">
         <v>2.2999999999999998</v>
       </c>
       <c r="C27" s="24" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="41"/>
       <c r="H27" s="41"/>
       <c r="I27" s="42"/>
       <c r="J27" s="42"/>
       <c r="K27" s="41"/>
       <c r="L27" s="41"/>
     </row>
-    <row r="28" spans="1:12" s="2" customFormat="1" ht="15.75">
-      <c r="A28" s="46"/>
+    <row r="28" spans="1:12" s="2" customFormat="1" ht="15.6">
+      <c r="A28" s="47"/>
       <c r="B28" s="40">
         <v>2.4</v>
       </c>
       <c r="C28" s="43" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="41"/>
       <c r="H28" s="41"/>
       <c r="I28" s="42"/>
       <c r="J28" s="42"/>
       <c r="K28" s="41"/>
       <c r="L28" s="41"/>
     </row>
-    <row r="29" spans="1:12" s="2" customFormat="1">
-      <c r="A29" s="46">
+    <row r="29" spans="1:12" s="2" customFormat="1" ht="14.4">
+      <c r="A29" s="47">
         <v>3</v>
       </c>
       <c r="B29" s="8">
         <v>3.1</v>
       </c>
       <c r="C29" s="8"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="8"/>
       <c r="G29" s="41"/>
       <c r="H29" s="41"/>
       <c r="I29" s="41"/>
       <c r="J29" s="41"/>
       <c r="K29" s="41"/>
       <c r="L29" s="41"/>
     </row>
-    <row r="30" spans="1:12" s="2" customFormat="1">
-      <c r="A30" s="46"/>
+    <row r="30" spans="1:12" s="2" customFormat="1" ht="14.4">
+      <c r="A30" s="47"/>
       <c r="B30" s="8">
         <v>3.2</v>
       </c>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="41"/>
       <c r="H30" s="41"/>
       <c r="I30" s="41"/>
       <c r="J30" s="41"/>
       <c r="K30" s="41"/>
       <c r="L30" s="41"/>
     </row>
-    <row r="31" spans="1:12" s="2" customFormat="1">
-      <c r="A31" s="46"/>
+    <row r="31" spans="1:12" s="2" customFormat="1" ht="14.4">
+      <c r="A31" s="47"/>
       <c r="B31" s="8">
         <v>3.3</v>
       </c>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="41"/>
       <c r="H31" s="41"/>
       <c r="I31" s="41"/>
       <c r="J31" s="41"/>
       <c r="K31" s="41"/>
       <c r="L31" s="41"/>
     </row>
-    <row r="32" spans="1:12" s="2" customFormat="1">
-      <c r="A32" s="46"/>
+    <row r="32" spans="1:12" s="2" customFormat="1" ht="14.4">
+      <c r="A32" s="47"/>
       <c r="B32" s="8">
         <v>3.4</v>
       </c>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="41"/>
       <c r="H32" s="41"/>
       <c r="I32" s="41"/>
       <c r="J32" s="41"/>
       <c r="K32" s="41"/>
       <c r="L32" s="41"/>
     </row>
-    <row r="33" spans="1:12" s="2" customFormat="1">
-      <c r="A33" s="46"/>
+    <row r="33" spans="1:12" s="2" customFormat="1" ht="14.4">
+      <c r="A33" s="47"/>
       <c r="B33" s="8">
         <v>3.5</v>
       </c>
       <c r="C33" s="8"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="41"/>
       <c r="H33" s="41"/>
       <c r="I33" s="41"/>
       <c r="J33" s="41"/>
       <c r="K33" s="41"/>
       <c r="L33" s="41"/>
     </row>
-    <row r="34" spans="1:12" s="2" customFormat="1">
+    <row r="34" spans="1:12" s="2" customFormat="1" ht="14.4">
       <c r="A34" s="39">
         <v>4</v>
       </c>
       <c r="B34" s="8">
         <v>4.0999999999999996</v>
       </c>
       <c r="C34" s="8"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="41"/>
       <c r="H34" s="41"/>
       <c r="I34" s="41"/>
       <c r="J34" s="41"/>
       <c r="K34" s="41"/>
       <c r="L34" s="41"/>
     </row>
-    <row r="35" spans="1:12" s="2" customFormat="1">
+    <row r="35" spans="1:12" s="2" customFormat="1" ht="14.4">
       <c r="A35" s="39">
         <v>5</v>
       </c>
       <c r="B35" s="8">
         <v>5.0999999999999996</v>
       </c>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="41"/>
       <c r="H35" s="41"/>
       <c r="I35" s="41"/>
       <c r="J35" s="41"/>
       <c r="K35" s="41"/>
       <c r="L35" s="41"/>
     </row>
-    <row r="36" spans="1:12" s="2" customFormat="1">
+    <row r="36" spans="1:12" s="2" customFormat="1" ht="14.4">
       <c r="A36" s="8"/>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
       <c r="J36" s="8"/>
       <c r="K36" s="8"/>
       <c r="L36" s="8"/>
     </row>
-    <row r="37" spans="1:12" s="2" customFormat="1">
+    <row r="37" spans="1:12" s="2" customFormat="1" ht="14.4">
       <c r="A37" s="8"/>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="8"/>
       <c r="E37" s="8"/>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
       <c r="J37" s="8"/>
       <c r="K37" s="8"/>
       <c r="L37" s="8"/>
     </row>
-    <row r="38" spans="1:12" s="2" customFormat="1">
+    <row r="38" spans="1:12" s="2" customFormat="1" ht="14.4">
       <c r="A38" s="8"/>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
     </row>
-    <row r="39" spans="1:12" s="2" customFormat="1">
+    <row r="39" spans="1:12" s="2" customFormat="1" ht="14.4">
       <c r="A39" s="8"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
       <c r="J39" s="8"/>
       <c r="K39" s="8"/>
       <c r="L39" s="8"/>
     </row>
-    <row r="40" spans="1:12" s="2" customFormat="1">
+    <row r="40" spans="1:12" s="2" customFormat="1" ht="14.4">
       <c r="A40" s="8"/>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
       <c r="J40" s="8"/>
       <c r="K40" s="8"/>
       <c r="L40" s="8"/>
     </row>
-    <row r="41" spans="1:12" s="2" customFormat="1">
+    <row r="41" spans="1:12" s="2" customFormat="1" ht="14.4">
       <c r="A41" s="8"/>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
       <c r="J41" s="8"/>
       <c r="K41" s="8"/>
       <c r="L41" s="8"/>
     </row>
-    <row r="42" spans="1:12" s="2" customFormat="1">
+    <row r="42" spans="1:12" s="2" customFormat="1" ht="14.4">
       <c r="A42" s="8"/>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
       <c r="J42" s="8"/>
       <c r="K42" s="8"/>
       <c r="L42" s="8"/>
     </row>
-    <row r="43" spans="1:12" s="2" customFormat="1">
+    <row r="43" spans="1:12" s="2" customFormat="1" ht="14.4">
       <c r="A43" s="8"/>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
     </row>
-    <row r="44" spans="1:12" s="3" customFormat="1">
+    <row r="44" spans="1:12" s="3" customFormat="1" ht="14.4">
       <c r="A44" s="8"/>
       <c r="B44" s="8"/>
       <c r="C44" s="35"/>
       <c r="D44" s="35"/>
       <c r="E44" s="35"/>
       <c r="F44" s="35"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
       <c r="J44" s="8"/>
       <c r="K44" s="8"/>
       <c r="L44" s="8"/>
     </row>
-    <row r="45" spans="1:12">
+    <row r="45" spans="1:12" ht="14.4">
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
     </row>
-    <row r="46" spans="1:12">
+    <row r="46" spans="1:12" ht="14.4">
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
     </row>
-    <row r="47" spans="1:12">
+    <row r="47" spans="1:12" ht="14.4">
       <c r="G47" s="5"/>
       <c r="H47" s="5"/>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
     </row>
-    <row r="48" spans="1:12">
+    <row r="48" spans="1:12" ht="14.4">
       <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
     </row>
-    <row r="49" spans="5:10">
+    <row r="49" spans="5:10" ht="14.4">
       <c r="G49" s="5"/>
       <c r="H49" s="5"/>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
     </row>
-    <row r="50" spans="5:10">
+    <row r="50" spans="5:10" ht="14.4">
       <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
     </row>
-    <row r="51" spans="5:10">
+    <row r="51" spans="5:10" ht="14.4">
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
     </row>
-    <row r="52" spans="5:10">
+    <row r="52" spans="5:10" ht="14.4">
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
     </row>
-    <row r="53" spans="5:10">
+    <row r="53" spans="5:10" ht="14.4">
       <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
       <c r="J53" s="5"/>
     </row>
-    <row r="54" spans="5:10">
+    <row r="54" spans="5:10" ht="14.4">
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
       <c r="J54" s="5"/>
     </row>
-    <row r="55" spans="5:10">
+    <row r="55" spans="5:10" ht="14.4">
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
       <c r="J55" s="5"/>
     </row>
-    <row r="56" spans="5:10">
+    <row r="56" spans="5:10" ht="14.4">
       <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
       <c r="J56" s="5"/>
     </row>
-    <row r="57" spans="5:10">
+    <row r="57" spans="5:10" ht="14.4">
       <c r="E57" s="5"/>
       <c r="F57" s="5"/>
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
     </row>
-    <row r="58" spans="5:10">
+    <row r="58" spans="5:10" ht="14.4">
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
       <c r="J58" s="5"/>
     </row>
-    <row r="59" spans="5:10">
+    <row r="59" spans="5:10" ht="14.4">
       <c r="E59" s="5"/>
       <c r="F59" s="5"/>
       <c r="G59" s="5"/>
       <c r="H59" s="5"/>
       <c r="I59" s="5"/>
       <c r="J59" s="5"/>
     </row>
-    <row r="60" spans="5:10">
+    <row r="60" spans="5:10" ht="14.4">
       <c r="E60" s="5"/>
       <c r="F60" s="5"/>
       <c r="G60" s="5"/>
       <c r="H60" s="5"/>
       <c r="I60" s="5"/>
       <c r="J60" s="5"/>
     </row>
-    <row r="61" spans="5:10">
+    <row r="61" spans="5:10" ht="14.4">
       <c r="E61" s="5"/>
       <c r="F61" s="5"/>
       <c r="G61" s="5"/>
       <c r="H61" s="5"/>
       <c r="I61" s="5"/>
       <c r="J61" s="5"/>
     </row>
-    <row r="62" spans="5:10">
+    <row r="62" spans="5:10" ht="14.4">
       <c r="E62" s="5"/>
       <c r="F62" s="5"/>
       <c r="G62" s="5"/>
       <c r="H62" s="5"/>
       <c r="I62" s="5"/>
       <c r="J62" s="5"/>
     </row>
-    <row r="63" spans="5:10">
+    <row r="63" spans="5:10" ht="14.4">
       <c r="E63" s="5"/>
       <c r="F63" s="5"/>
       <c r="G63" s="5"/>
       <c r="H63" s="5"/>
       <c r="I63" s="5"/>
       <c r="J63" s="5"/>
     </row>
-    <row r="64" spans="5:10">
+    <row r="64" spans="5:10" ht="14.4">
       <c r="E64" s="5"/>
       <c r="F64" s="5"/>
       <c r="G64" s="5"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
     </row>
-    <row r="65" spans="5:10">
+    <row r="65" spans="5:10" ht="14.4">
       <c r="E65" s="5"/>
       <c r="F65" s="5"/>
       <c r="G65" s="5"/>
       <c r="H65" s="5"/>
       <c r="I65" s="5"/>
       <c r="J65" s="5"/>
     </row>
-    <row r="66" spans="5:10">
+    <row r="66" spans="5:10" ht="14.4">
       <c r="E66" s="5"/>
       <c r="F66" s="5"/>
       <c r="G66" s="5"/>
       <c r="H66" s="5"/>
       <c r="I66" s="5"/>
       <c r="J66" s="5"/>
     </row>
-    <row r="67" spans="5:10">
+    <row r="67" spans="5:10" ht="14.4">
       <c r="E67" s="5"/>
       <c r="F67" s="5"/>
       <c r="G67" s="5"/>
       <c r="H67" s="5"/>
       <c r="I67" s="5"/>
       <c r="J67" s="5"/>
     </row>
-    <row r="68" spans="5:10">
+    <row r="68" spans="5:10" ht="14.4">
       <c r="E68" s="5"/>
       <c r="F68" s="5"/>
       <c r="G68" s="5"/>
       <c r="H68" s="5"/>
       <c r="I68" s="5"/>
       <c r="J68" s="5"/>
     </row>
-    <row r="69" spans="5:10">
+    <row r="69" spans="5:10" ht="14.4">
       <c r="E69" s="5"/>
       <c r="F69" s="5"/>
       <c r="G69" s="5"/>
       <c r="H69" s="5"/>
       <c r="I69" s="5"/>
       <c r="J69" s="5"/>
     </row>
-    <row r="70" spans="5:10">
+    <row r="70" spans="5:10" ht="14.4">
       <c r="E70" s="5"/>
       <c r="F70" s="5"/>
       <c r="G70" s="5"/>
       <c r="H70" s="5"/>
       <c r="I70" s="5"/>
       <c r="J70" s="5"/>
     </row>
-    <row r="71" spans="5:10">
+    <row r="71" spans="5:10" ht="14.4">
       <c r="E71" s="5"/>
       <c r="F71" s="5"/>
       <c r="G71" s="5"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
       <c r="J71" s="5"/>
     </row>
-    <row r="72" spans="5:10">
+    <row r="72" spans="5:10" ht="14.4">
       <c r="E72" s="5"/>
       <c r="F72" s="5"/>
       <c r="G72" s="5"/>
       <c r="H72" s="5"/>
       <c r="I72" s="5"/>
       <c r="J72" s="5"/>
     </row>
-    <row r="73" spans="5:10">
+    <row r="73" spans="5:10" ht="14.4">
       <c r="E73" s="5"/>
       <c r="F73" s="5"/>
       <c r="G73" s="5"/>
       <c r="H73" s="5"/>
       <c r="I73" s="5"/>
       <c r="J73" s="5"/>
     </row>
-    <row r="74" spans="5:10">
+    <row r="74" spans="5:10" ht="14.4">
       <c r="E74" s="5"/>
       <c r="F74" s="5"/>
       <c r="G74" s="5"/>
       <c r="H74" s="5"/>
       <c r="I74" s="5"/>
       <c r="J74" s="5"/>
     </row>
-    <row r="75" spans="5:10">
+    <row r="75" spans="5:10" ht="14.4">
       <c r="E75" s="5"/>
       <c r="F75" s="5"/>
       <c r="G75" s="5"/>
       <c r="H75" s="5"/>
       <c r="I75" s="5"/>
       <c r="J75" s="5"/>
     </row>
-    <row r="76" spans="5:10">
+    <row r="76" spans="5:10" ht="14.4">
       <c r="E76" s="5"/>
       <c r="F76" s="5"/>
       <c r="G76" s="5"/>
       <c r="H76" s="5"/>
       <c r="I76" s="5"/>
       <c r="J76" s="5"/>
     </row>
-    <row r="77" spans="5:10">
+    <row r="77" spans="5:10" ht="14.4">
       <c r="E77" s="5"/>
       <c r="F77" s="5"/>
       <c r="G77" s="5"/>
       <c r="H77" s="5"/>
       <c r="I77" s="5"/>
       <c r="J77" s="5"/>
     </row>
-    <row r="78" spans="5:10">
+    <row r="78" spans="5:10" ht="14.4">
       <c r="E78" s="5"/>
       <c r="F78" s="5"/>
       <c r="G78" s="5"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
     </row>
-    <row r="79" spans="5:10">
+    <row r="79" spans="5:10" ht="14.4">
       <c r="G79" s="5"/>
       <c r="H79" s="5"/>
       <c r="I79" s="5"/>
       <c r="J79" s="5"/>
     </row>
-    <row r="80" spans="5:10">
+    <row r="80" spans="5:10" ht="14.4">
       <c r="G80" s="5"/>
       <c r="H80" s="5"/>
       <c r="I80" s="5"/>
       <c r="J80" s="5"/>
     </row>
-    <row r="81" spans="5:10">
+    <row r="81" spans="5:10" ht="14.4">
       <c r="G81" s="5"/>
       <c r="H81" s="5"/>
       <c r="I81" s="5"/>
       <c r="J81" s="5"/>
     </row>
-    <row r="82" spans="5:10">
+    <row r="82" spans="5:10" ht="14.4">
       <c r="G82" s="5"/>
       <c r="H82" s="5"/>
       <c r="I82" s="5"/>
       <c r="J82" s="5"/>
     </row>
-    <row r="83" spans="5:10">
+    <row r="83" spans="5:10" ht="14.4">
       <c r="G83" s="5"/>
       <c r="H83" s="5"/>
       <c r="I83" s="5"/>
       <c r="J83" s="5"/>
     </row>
-    <row r="84" spans="5:10">
+    <row r="84" spans="5:10" ht="14.4">
       <c r="G84" s="5"/>
       <c r="H84" s="5"/>
       <c r="I84" s="5"/>
       <c r="J84" s="5"/>
     </row>
-    <row r="85" spans="5:10"/>
+    <row r="85" spans="5:10" ht="14.4"/>
     <row r="89" spans="5:10" ht="15" customHeight="1">
       <c r="E89" s="5"/>
       <c r="F89" s="5"/>
     </row>
     <row r="90" spans="5:10" ht="15" customHeight="1">
       <c r="E90" s="5"/>
       <c r="F90" s="5"/>
     </row>
     <row r="91" spans="5:10" ht="15" customHeight="1">
       <c r="E91" s="5"/>
       <c r="F91" s="5"/>
     </row>
     <row r="92" spans="5:10" ht="15" customHeight="1">
       <c r="E92" s="5"/>
       <c r="F92" s="5"/>
     </row>
     <row r="93" spans="5:10" ht="15" customHeight="1">
       <c r="E93" s="5"/>
       <c r="F93" s="5"/>
     </row>
     <row r="94" spans="5:10" ht="15" customHeight="1">
       <c r="E94" s="5"/>
       <c r="F94" s="5"/>
     </row>
     <row r="95" spans="5:10" ht="15" customHeight="1">
@@ -4227,157 +4226,172 @@
   <pageSetup scale="79" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" xr:uid="{AC1D4190-6A0A-43AB-A057-E13B5973ED26}">
           <x14:formula1>
             <xm:f>'Investment Priority List'!$A$1:$A$8</xm:f>
           </x14:formula1>
           <xm:sqref>E19:E830</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9CB32C28-1EBF-421A-B54C-71ECCAD56C2E}">
   <dimension ref="A1:A8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="44.42578125" customWidth="1"/>
+    <col min="1" max="1" width="44.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="20" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:1">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:1">
       <c r="A5" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:1">
       <c r="A6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:1">
       <c r="A7" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:1">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="B1:B5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <sheetData>
     <row r="1" spans="2:2">
       <c r="B1" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="2" spans="2:2">
       <c r="B2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
     </row>
     <row r="3" spans="2:2">
       <c r="B3" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="2:2">
       <c r="B4" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="2:2">
       <c r="B5" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E070F13973FE08498FD7BDA0ED1A9F56" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1e87ecee7c1efb6c11bec3bb3f098334">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="297bc786-8eb1-4cb5-a1eb-fa4e0a69894c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b5200d0e9a677612d751657d4f558b1a" ns2:_="">
     <xsd:import namespace="297bc786-8eb1-4cb5-a1eb-fa4e0a69894c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="297bc786-8eb1-4cb5-a1eb-fa4e0a69894c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
@@ -4477,105 +4491,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB6CF9DD-F5CC-4A71-A93B-B1223A0FDF92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="297bc786-8eb1-4cb5-a1eb-fa4e0a69894c"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C3EB121-180E-4087-8024-AE01124ED941}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AB6C97D-74B6-493A-A048-FB53E12B89F0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="297bc786-8eb1-4cb5-a1eb-fa4e0a69894c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...20 lines deleted...]
-</ds:datastoreItem>
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{45011977-b912-4387-97a4-f4c94a801377}" enabled="1" method="Standard" siteId="{11d0e217-264e-400a-8ba0-57dcc127d72d}" contentBits="0" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">