--- v1 (2025-11-05)
+++ v2 (2026-04-16)
@@ -1,345 +1,324 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheDefinition1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheDefinition+xml"/>
   <Override PartName="/xl/pivotCache/pivotCacheRecords1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotCacheRecords+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/pivotTables/pivotTable1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.pivotTable+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29303"/>
-  <workbookPr hidePivotFieldList="1" defaultThemeVersion="166925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29910"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\ECYAllShare\SWM\Data Files\Data For Web\2023\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="F:\ECYAllShare\SWM\Data Files\Data For Web\2024\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{16A3E4B6-2FCD-4174-A038-7898883683E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{33FA906C-4F0B-4BE9-A4C2-86A1A808E855}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{67DBC832-93F8-4288-9641-C4B96CE3F9AC}"/>
   </bookViews>
   <sheets>
-    <sheet name="2023" sheetId="4" r:id="rId1"/>
+    <sheet name="2024" sheetId="4" r:id="rId1"/>
     <sheet name="Notes" sheetId="5" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <pivotCaches>
-    <pivotCache cacheId="1353" r:id="rId3"/>
+    <pivotCache cacheId="513" r:id="rId3"/>
   </pivotCaches>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="99" uniqueCount="98">
   <si>
     <t>This worksheet contains a table displaying the amount of each waste type that landfills and incinerators accepted from Washington, in tons.</t>
   </si>
   <si>
     <t>Disposed Solid Waste by Landfill (tons)</t>
   </si>
   <si>
     <t>Waste Material</t>
   </si>
   <si>
     <t>Row Labels</t>
   </si>
   <si>
     <t>Aluminum</t>
+  </si>
+  <si>
+    <t>Appliances/White Goods</t>
   </si>
   <si>
     <t>Asbestos</t>
   </si>
   <si>
     <t>Ash (other than special incinerator ash)</t>
   </si>
   <si>
     <t>Ash Special Incinerator</t>
   </si>
   <si>
     <t>Asphaltic Materials (excluding roofing)</t>
   </si>
   <si>
     <t>Auto fluff</t>
   </si>
   <si>
     <t>Biosolids</t>
   </si>
   <si>
     <t>Brick and Masonry</t>
   </si>
   <si>
     <t>Ceramic Materials</t>
   </si>
   <si>
     <t>Concrete</t>
   </si>
   <si>
     <t>Construction &amp; Demolition Debris</t>
   </si>
   <si>
     <t>Contaminated Soils (other)</t>
   </si>
   <si>
     <t>Cured Concrete</t>
   </si>
   <si>
     <t>Dredged Materials</t>
   </si>
   <si>
-    <t>Food Processing Waste (pre-consumer)</t>
-[...1 lines deleted...]
-  <si>
     <t>Food Waste (all other)</t>
   </si>
   <si>
     <t>Glass</t>
   </si>
   <si>
     <t>Industrial Waste</t>
   </si>
   <si>
     <t>Inert Waste</t>
   </si>
   <si>
     <t>Landclearing Debris</t>
-  </si>
-[...4 lines deleted...]
-    <t>Manure and Bedding</t>
   </si>
   <si>
     <t>Medical Waste</t>
   </si>
   <si>
     <t>Mortalities and other animal parts</t>
   </si>
   <si>
     <t>Municipal/Commercial Solid Waste</t>
   </si>
   <si>
     <t>Other</t>
   </si>
   <si>
     <t>Petroleum Contaminated Soils</t>
   </si>
   <si>
     <t>Recycling residuals</t>
   </si>
   <si>
     <t>Roofing materials</t>
   </si>
   <si>
     <t>Sawdust/Shavings</t>
   </si>
   <si>
     <t>Sewage Sludge</t>
   </si>
   <si>
     <t>Soil, rock, gravel</t>
   </si>
   <si>
+    <t>Soils (uncontaminated)</t>
+  </si>
+  <si>
     <t>Special Waste (permitted)</t>
   </si>
   <si>
     <t>Stainless Steel</t>
   </si>
   <si>
     <t>Tires (disposed)</t>
   </si>
   <si>
     <t>Vactor/Street Sweeping Wastes</t>
   </si>
   <si>
     <t>Waste mtg inert criteria per WAC 173-350-990 (3)</t>
   </si>
   <si>
     <t>Wood Waste</t>
   </si>
   <si>
     <t>Yard Debris</t>
   </si>
   <si>
-    <t>Yard debris/food scraps</t>
-[...1 lines deleted...]
-  <si>
     <t>Grand Total</t>
   </si>
   <si>
     <t>Energy Recovery and Incineration</t>
   </si>
   <si>
     <t>Spokane Regional Waste to Energy Facility</t>
   </si>
   <si>
     <t>Inert Waste Landfill</t>
   </si>
   <si>
     <t>AAA MONROE ROCK CORP</t>
   </si>
   <si>
     <t>Airway Pit</t>
   </si>
   <si>
-    <t>BCI Inert Waste Landfill</t>
-[...2 lines deleted...]
-    <t>BP Cherry Point Refinery Inert Landfill</t>
+    <t>Atlas Sand &amp; Rock - Chipman Landfill</t>
   </si>
   <si>
     <t>Busy Bee Landfill</t>
   </si>
   <si>
     <t>Central Pre-Mix Concrete Co. - Crestline</t>
   </si>
   <si>
     <t>City of Dayton Inert Waste Landfill</t>
   </si>
   <si>
-    <t>City of Entiat Inert Waste Landfill</t>
-[...1 lines deleted...]
-  <si>
     <t>City of Kennewick Inert Landfill</t>
   </si>
   <si>
     <t>CPM Inert Landfill</t>
   </si>
   <si>
-    <t>Dickson S 50th &amp; Tyler Fill Site</t>
-[...1 lines deleted...]
-  <si>
     <t>Douglas County Lux Pit</t>
   </si>
   <si>
     <t>Everett Water Filtration Plant</t>
-  </si>
-[...1 lines deleted...]
-    <t>Filion Inert Demo Site</t>
   </si>
   <si>
     <t>Hos Bros Inert Waste Landfill</t>
   </si>
   <si>
     <t>Iron Mountain Quarry</t>
   </si>
   <si>
     <t>Pit-9 Inert Waste Landfill</t>
   </si>
   <si>
     <t>Prosser Inert Waste Landfill</t>
   </si>
   <si>
     <t>Reserve Silica Corp.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Wells Avenue Inert Waste Landfill</t>
   </si>
   <si>
     <t>Wenatchee Gun Club Inert Waste landfill</t>
   </si>
   <si>
     <t>Limited Purpose Landfill</t>
   </si>
   <si>
     <t>Avista Ash Landfill</t>
   </si>
   <si>
     <t>Caton Limited Purpose Landfill, LLC</t>
   </si>
   <si>
     <t>DTG Recycle Yakima</t>
   </si>
   <si>
     <t>Graham Road Recycling &amp; Disp</t>
   </si>
   <si>
     <t>Lady Island Landfill</t>
   </si>
   <si>
     <t>McKinley Limited Purpose Landfill</t>
   </si>
   <si>
     <t>PCA Limited Purpose Landfill</t>
   </si>
   <si>
     <t>Port Townsend Paper Company (PTPC)</t>
   </si>
   <si>
     <t>Ryegrass Limited Purpose Landfill</t>
   </si>
   <si>
     <t>Stafford Creek Limited Purpose Landfill</t>
   </si>
   <si>
+    <t>TransAlta Centralia Mining LLC</t>
+  </si>
+  <si>
     <t>Whitman County Transfer Site and Landfill</t>
   </si>
   <si>
     <t>Yakima Training Center Limited Purpose Landfill</t>
   </si>
   <si>
     <t>Municipal Solid Waste Landfill (351)</t>
+  </si>
+  <si>
+    <t>Adams County Regional Landfill and Recycling Center</t>
   </si>
   <si>
     <t>Asotin County Regional Landfill</t>
   </si>
   <si>
     <t>Cedar Hills Regional Landfill</t>
   </si>
   <si>
     <t>Cheyne Road Landfill</t>
   </si>
   <si>
     <t>Columbia Ridge Landfill (Oregon)</t>
   </si>
   <si>
     <t>Cowlitz County Headquarters Landfill</t>
   </si>
   <si>
     <t>Ephrata Landfill</t>
   </si>
   <si>
     <t>Finley Buttes (Oregon)</t>
   </si>
   <si>
     <t>Greater Wenatchee Regional Landfill</t>
   </si>
@@ -393,9487 +372,9532 @@
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="3">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...4 lines deleted...]
-      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
+  <cellXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" pivotButton="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="3">
+  <dxfs count="1">
     <dxf>
       <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
-    </dxf>
-[...12 lines deleted...]
-      </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="pivotCache/pivotCacheDefinition1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/_rels/pivotCacheDefinition1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="https://stateofwa-my.sharepoint.com/personal/megb461_ecy_wa_gov/Documents/Documents/2023%20Doublecount/working%20on%20while%20sharepoint%20migration%20happening/data-disposal-summary-2023.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/ECYAllShare/SWM/Data%20Files/Landfill%20Data/Annual%20Disposal%20Data/2024/data-disposal-summary-2024.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheRecords" Target="pivotCacheRecords1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotCache/pivotCacheDefinition1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Brady, Megan (ECY)" refreshedDate="45932.399180208333" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="628" xr:uid="{A2FB23EB-8A9F-4172-BDC7-C0BE2D69B484}">
+<pivotCacheDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" r:id="rId1" refreshedBy="Brady, Megan (ECY)" refreshedDate="46077.571632407409" createdVersion="8" refreshedVersion="8" minRefreshableVersion="3" recordCount="635" xr:uid="{CCCD0E66-F0D2-4382-8983-4FC1EECD1201}">
   <cacheSource type="worksheet">
-    <worksheetSource ref="A1:L629" sheet="Landfill Disposal Detail" r:id="rId2"/>
+    <worksheetSource ref="A1:L636" sheet="Landfill Disposal Detail" r:id="rId2"/>
   </cacheSource>
   <cacheFields count="12">
     <cacheField name="Activity Name" numFmtId="0">
-      <sharedItems count="53">
+      <sharedItems count="48">
+        <s v="AAA MONROE ROCK CORP"/>
+        <s v="Adams County Regional Landfill and Recycling Center"/>
+        <s v="Airway Pit"/>
+        <s v="Asotin County Regional Landfill"/>
+        <s v="Atlas Sand &amp; Rock - Chipman Landfill"/>
         <s v="Avista Ash Landfill"/>
+        <s v="Busy Bee Landfill"/>
+        <s v="Caton Limited Purpose Landfill, LLC"/>
+        <s v="Cedar Hills Regional Landfill"/>
+        <s v="Central Pre-Mix Concrete Co. - Crestline"/>
+        <s v="Cheyne Road Landfill"/>
+        <s v="City of Dayton Inert Waste Landfill"/>
+        <s v="City of Kennewick Inert Landfill"/>
+        <s v="Columbia Ridge Landfill (Oregon)"/>
         <s v="Cowlitz County Headquarters Landfill"/>
-        <s v="AAA MONROE ROCK CORP"/>
+        <s v="CPM Inert Landfill"/>
+        <s v="Douglas County Lux Pit"/>
+        <s v="DTG Recycle Yakima"/>
+        <s v="Ephrata Landfill"/>
+        <s v="Everett Water Filtration Plant"/>
         <s v="Finley Buttes (Oregon)"/>
-        <s v="Asotin County Regional Landfill"/>
+        <s v="Graham Road Recycling &amp; Disp"/>
+        <s v="Greater Wenatchee Regional Landfill"/>
+        <s v="Horn Rapids Sanitary Landfill"/>
+        <s v="Hos Bros Inert Waste Landfill"/>
+        <s v="Iron Mountain Quarry"/>
+        <s v="Lady Island Landfill"/>
         <s v="LRI Landfill"/>
         <s v="McKinley Limited Purpose Landfill"/>
+        <s v="Northside Landfill"/>
+        <s v="Okanogan Central Landfill"/>
+        <s v="PCA Limited Purpose Landfill"/>
+        <s v="Pit-9 Inert Waste Landfill"/>
         <s v="Port Townsend Paper Company (PTPC)"/>
-        <s v="Stevens County Landfill"/>
-[...13 lines deleted...]
-        <s v="PCA Limited Purpose Landfill"/>
+        <s v="Prosser Inert Waste Landfill"/>
+        <s v="Reserve Silica Corp."/>
         <s v="Roosevelt Regional Landfill MSW"/>
         <s v="Ryegrass Limited Purpose Landfill"/>
+        <s v="Spokane Regional Waste to Energy Facility"/>
         <s v="Stafford Creek Limited Purpose Landfill"/>
+        <s v="Stevens County Landfill"/>
         <s v="Sudbury MSW Landfill"/>
+        <s v="Terrace Heights Landfill"/>
+        <s v="TransAlta Centralia Mining LLC"/>
         <s v="WASCO MSW Landfill (Oregon)"/>
+        <s v="Wenatchee Gun Club Inert Waste landfill"/>
         <s v="Whitman County Transfer Site and Landfill"/>
         <s v="Yakima Training Center Limited Purpose Landfill"/>
-        <s v="Airway Pit"/>
-[...21 lines deleted...]
-        <s v="Roosevelt Regional Landfill Ash Monofill" u="1"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Facility Type" numFmtId="0">
-      <sharedItems count="5">
+      <sharedItems count="4">
+        <s v="Inert Waste Landfill"/>
+        <s v="Municipal Solid Waste Landfill (351)"/>
         <s v="Limited Purpose Landfill"/>
-        <s v="Municipal Solid Waste Landfill (351)"/>
-        <s v="Inert Waste Landfill"/>
         <s v="Energy Recovery and Incineration"/>
-        <s v="Special Incinerator Ash Monofill" u="1"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Site County" numFmtId="0">
       <sharedItems/>
     </cacheField>
     <cacheField name="Site State" numFmtId="0">
       <sharedItems/>
     </cacheField>
     <cacheField name="Report Type" numFmtId="0">
       <sharedItems/>
     </cacheField>
     <cacheField name="Waste Type" numFmtId="0">
-      <sharedItems count="41">
-        <s v="Ash (other than special incinerator ash)"/>
+      <sharedItems count="39">
+        <s v="Cured Concrete"/>
+        <s v="Asphaltic Materials (excluding roofing)"/>
+        <s v="Brick and Masonry"/>
         <s v="Soil, rock, gravel"/>
         <s v="Municipal/Commercial Solid Waste"/>
+        <s v="Special Waste (permitted)"/>
+        <s v="Asbestos"/>
+        <s v="Tires (disposed)"/>
+        <s v="Appliances/White Goods"/>
+        <s v="Mortalities and other animal parts"/>
+        <s v="Inert Waste"/>
+        <s v="Ash (other than special incinerator ash)"/>
+        <s v="Ceramic Materials"/>
+        <s v="Glass"/>
+        <s v="Stainless Steel"/>
+        <s v="Aluminum"/>
+        <s v="Landclearing Debris"/>
+        <s v="Yard Debris"/>
         <s v="Construction &amp; Demolition Debris"/>
+        <s v="Wood Waste"/>
+        <s v="Industrial Waste"/>
+        <s v="Sewage Sludge"/>
+        <s v="Medical Waste"/>
+        <s v="Vactor/Street Sweeping Wastes"/>
+        <s v="Other"/>
+        <s v="Concrete"/>
+        <s v="Food Waste (all other)"/>
+        <s v="Petroleum Contaminated Soils"/>
+        <s v="Contaminated Soils (other)"/>
         <s v="Roofing materials"/>
-        <s v="Yard Debris"/>
-[...6 lines deleted...]
-        <s v="Auto fluff"/>
         <s v="Biosolids"/>
         <s v="Recycling residuals"/>
         <s v="Dredged Materials"/>
-        <s v="Food Processing Waste (pre-consumer)"/>
-[...13 lines deleted...]
-        <s v="Manure and Bedding"/>
+        <s v="Auto fluff"/>
         <s v="Waste mtg inert criteria per WAC 173-350-990 (3)"/>
-        <s v="Other"/>
-[...2 lines deleted...]
-        <s v="Special Waste (permitted)"/>
+        <s v="Sawdust/Shavings"/>
         <s v="Ash Special Incinerator"/>
-        <s v="Landclearing Debris"/>
-[...2 lines deleted...]
-        <s v="Commingled Recyclables" u="1"/>
+        <s v="Soils (uncontaminated)"/>
+        <s v="Ash from Spokane WTE" u="1"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Consolidated Waste Type" numFmtId="0">
-      <sharedItems count="19">
-        <s v="Ash (other than special incinerator ash)"/>
+      <sharedItems count="18">
+        <s v="Inert"/>
         <s v="Soils (uncontaminated)"/>
         <s v="MSW"/>
+        <s v="Other"/>
+        <s v="Asbestos"/>
+        <s v="Tires"/>
+        <s v="Other Organic Waste"/>
+        <s v="Ash (other than special incinerator ash)"/>
+        <s v="Wood Waste"/>
         <s v="Demolition"/>
-        <s v="Other Organic Waste"/>
-        <s v="Asbestos"/>
         <s v="Industrial"/>
+        <s v="Biosolids/Sewage Sludge"/>
         <s v="Medical"/>
-        <s v="Biosolids/Sewage Sludge"/>
+        <s v="Food Waste"/>
         <s v="Soils (contaminated)"/>
+        <s v="Recycling Residuals"/>
         <s v="Auto Shredder Residue"/>
-        <s v="Recycling Residuals"/>
-[...3 lines deleted...]
-        <s v="Other"/>
         <s v="Ash Special Incinerator"/>
-        <s v="Wood Waste"/>
-        <s v="" u="1"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Waste Quantity" numFmtId="0">
-      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="950000"/>
+      <sharedItems containsSemiMixedTypes="0" containsString="0" containsNumber="1" minValue="0" maxValue="837735.4"/>
     </cacheField>
     <cacheField name="Unit" numFmtId="0">
       <sharedItems/>
     </cacheField>
     <cacheField name="Source County" numFmtId="0">
       <sharedItems count="41">
-        <s v="Stevens"/>
-        <s v="Cowlitz"/>
         <s v="Snohomish"/>
         <s v="King"/>
-        <s v="All State"/>
-        <s v="Clark"/>
+        <s v="Benton"/>
+        <s v="Lincoln"/>
+        <s v="Spokane"/>
+        <s v="Adams"/>
+        <s v="Asotin"/>
         <s v="Garfield"/>
         <s v="Out of State"/>
-        <s v="Asotin"/>
+        <s v="Whitman"/>
+        <s v="Stevens"/>
+        <s v="Yakima"/>
         <s v="Pierce"/>
+        <s v="Kittitas"/>
+        <s v="Franklin"/>
+        <s v="Skagit"/>
+        <s v="Clark"/>
+        <s v="Lewis"/>
+        <s v="Okanogan"/>
+        <s v="Thurston"/>
+        <s v="Whatcom"/>
+        <s v="Chelan"/>
+        <s v="Columbia"/>
         <s v="Clallam"/>
+        <s v="Island"/>
+        <s v="Kitsap"/>
+        <s v="Walla Walla"/>
+        <s v="Mason"/>
+        <s v="Klickitat"/>
         <s v="Jefferson"/>
-        <s v="Yakima"/>
-[...8 lines deleted...]
-        <s v="Lewis"/>
+        <s v="Grays Harbor"/>
+        <s v="Cowlitz"/>
+        <s v="Pacific"/>
+        <s v="San Juan"/>
+        <s v="Wahkiakum"/>
         <s v="Douglas"/>
-        <s v="Columbia"/>
-[...2 lines deleted...]
-        <s v="Kittitas"/>
         <s v="Grant"/>
-        <s v="Island"/>
-[...8 lines deleted...]
-        <s v="Pacific"/>
+        <s v="All State"/>
         <s v="Pend Oreille"/>
         <s v="Ferry"/>
         <s v="Skamania"/>
       </sharedItems>
     </cacheField>
     <cacheField name="Source State" numFmtId="0">
       <sharedItems/>
     </cacheField>
     <cacheField name="Source Country" numFmtId="0">
       <sharedItems/>
     </cacheField>
   </cacheFields>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{725AE2AE-9491-48be-B2B4-4EB974FC3084}">
       <x14:pivotCacheDefinition/>
     </ext>
   </extLst>
 </pivotCacheDefinition>
 </file>
 
 <file path=xl/pivotCache/pivotCacheRecords1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotCacheRecords xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" count="628">
-[...2 lines deleted...]
-    <x v="0"/>
+<pivotCacheRecords xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" count="635">
+  <r>
+    <x v="0"/>
+    <x v="0"/>
+    <s v="Snohomish"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="0"/>
+    <x v="0"/>
+    <n v="20666"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="0"/>
+    <x v="0"/>
+    <s v="Snohomish"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="1"/>
+    <x v="0"/>
+    <n v="860"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="0"/>
+    <x v="0"/>
+    <s v="Snohomish"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="2"/>
+    <x v="0"/>
+    <n v="337"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="0"/>
+    <x v="0"/>
+    <s v="Snohomish"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="3"/>
+    <x v="1"/>
+    <n v="162000"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="0"/>
+    <x v="0"/>
+    <s v="Snohomish"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="3"/>
+    <x v="1"/>
+    <n v="46324"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="1"/>
+    <x v="1"/>
+    <s v="Adams"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="446.22"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="1"/>
+    <x v="1"/>
+    <s v="Adams"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="7494.65"/>
+    <s v="Tons"/>
+    <x v="3"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="1"/>
+    <x v="1"/>
+    <s v="Adams"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="113622.67"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="1"/>
+    <x v="1"/>
+    <s v="Adams"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="2411"/>
+    <s v="Tons"/>
+    <x v="3"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="1"/>
+    <x v="1"/>
+    <s v="Adams"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="18809.259999999998"/>
+    <s v="Tons"/>
+    <x v="5"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="2"/>
+    <x v="0"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="0"/>
+    <x v="0"/>
+    <n v="33782"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="3"/>
+    <x v="1"/>
+    <s v="Asotin"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="63.18"/>
+    <s v="Tons"/>
+    <x v="6"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="3"/>
+    <x v="1"/>
+    <s v="Asotin"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="24120.71"/>
+    <s v="Tons"/>
+    <x v="6"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="3"/>
+    <x v="1"/>
+    <s v="Asotin"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="7"/>
+    <x v="5"/>
+    <n v="119.12"/>
+    <s v="Tons"/>
+    <x v="6"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="3"/>
+    <x v="1"/>
+    <s v="Asotin"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="8"/>
+    <x v="2"/>
+    <n v="40.299999999999997"/>
+    <s v="Tons"/>
+    <x v="6"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="3"/>
+    <x v="1"/>
+    <s v="Asotin"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="9"/>
+    <x v="6"/>
+    <n v="0.85"/>
+    <s v="Tons"/>
+    <x v="6"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="3"/>
+    <x v="1"/>
+    <s v="Asotin"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="981.01"/>
+    <s v="Tons"/>
+    <x v="7"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="3"/>
+    <x v="1"/>
+    <s v="Asotin"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="39927.29"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="ID"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="4"/>
+    <x v="0"/>
+    <s v="Whitman"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="55099"/>
+    <s v="Tons"/>
+    <x v="9"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="4"/>
+    <x v="0"/>
+    <s v="Whitman"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="22203"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="ID"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="4"/>
+    <x v="0"/>
+    <s v="Whitman"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="0"/>
+    <x v="0"/>
+    <n v="7278"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="ID"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="4"/>
+    <x v="0"/>
+    <s v="Whitman"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="1"/>
+    <x v="0"/>
+    <n v="2519"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="ID"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="5"/>
+    <x v="2"/>
     <s v="Stevens"/>
     <s v="Washington"/>
     <s v="Limited Purpose Landfill"/>
-    <x v="0"/>
-[...24 lines deleted...]
-    <s v="Snohomish"/>
+    <x v="11"/>
+    <x v="7"/>
+    <n v="17063.16"/>
+    <s v="Tons"/>
+    <x v="10"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="6"/>
+    <x v="0"/>
+    <s v="Spokane"/>
     <s v="Washington"/>
     <s v="Inert Waste Landfill"/>
-    <x v="1"/>
-[...10 lines deleted...]
-    <s v="Snohomish"/>
+    <x v="0"/>
+    <x v="0"/>
+    <n v="2300"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="6"/>
+    <x v="0"/>
+    <s v="Spokane"/>
     <s v="Washington"/>
     <s v="Inert Waste Landfill"/>
     <x v="1"/>
-    <x v="1"/>
-[...43 lines deleted...]
-    <s v="Tons"/>
+    <x v="0"/>
+    <n v="500"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
     <x v="6"/>
-    <s v="WA"/>
-[...11 lines deleted...]
-    <s v="Tons"/>
+    <x v="0"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="2"/>
+    <x v="0"/>
+    <n v="2"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="6"/>
+    <x v="0"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="12"/>
+    <x v="0"/>
+    <n v="2"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="6"/>
+    <x v="0"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="13"/>
+    <x v="0"/>
+    <n v="1"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="6"/>
+    <x v="0"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="14"/>
+    <x v="0"/>
+    <n v="1"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="6"/>
+    <x v="0"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="15"/>
+    <x v="0"/>
+    <n v="1"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
     <x v="7"/>
-    <s v="ID"/>
-[...11 lines deleted...]
-    <s v="Tons"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="16"/>
+    <x v="8"/>
+    <n v="138.32"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
     <x v="7"/>
-    <s v="ID"/>
-[...11 lines deleted...]
-    <s v="Tons"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="17"/>
+    <x v="6"/>
+    <n v="375.02"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
     <x v="7"/>
-    <s v="ID"/>
-[...11 lines deleted...]
-    <s v="Tons"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="1282.5"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="872"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="101.5"/>
+    <s v="Tons"/>
+    <x v="13"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="7"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="19"/>
     <x v="8"/>
-    <s v="WA"/>
-[...11 lines deleted...]
-    <s v="Tons"/>
+    <n v="365.25"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="616.25"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="173.12"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="132.5"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="3616.87"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="20"/>
+    <s v="Tons"/>
+    <x v="17"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="3.12"/>
+    <s v="Tons"/>
+    <x v="18"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="18"/>
     <x v="9"/>
-    <s v="WA"/>
-[...5 lines deleted...]
-    <s v="Clallam"/>
+    <n v="4.5"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
     <s v="Washington"/>
     <s v="Limited Purpose Landfill"/>
-    <x v="0"/>
-[...21 lines deleted...]
-  <r>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="4506"/>
+    <s v="Tons"/>
     <x v="8"/>
-    <x v="1"/>
-[...35 lines deleted...]
-    <x v="7"/>
     <s v="XX"/>
     <s v="Canada"/>
   </r>
   <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
     <x v="10"/>
-    <x v="2"/>
-    <s v="Whatcom"/>
+    <x v="0"/>
+    <n v="3351.87"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="199.37"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="23.75"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="7"/>
+    <x v="2"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="36.869999999999997"/>
+    <s v="Tons"/>
+    <x v="21"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="8"/>
+    <x v="1"/>
+    <s v="King"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="837735.4"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="8"/>
+    <x v="1"/>
+    <s v="King"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="1073.96"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="8"/>
+    <x v="1"/>
+    <s v="King"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="21"/>
+    <x v="11"/>
+    <n v="882.95"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="8"/>
+    <x v="1"/>
+    <s v="King"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="163.54"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="8"/>
+    <x v="1"/>
+    <s v="King"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.41"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="8"/>
+    <x v="1"/>
+    <s v="King"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="23"/>
+    <x v="11"/>
+    <n v="740.18"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="8"/>
+    <x v="1"/>
+    <s v="King"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="24"/>
+    <x v="3"/>
+    <n v="1014.18"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="9"/>
+    <x v="0"/>
+    <s v="Spokane"/>
     <s v="Washington"/>
     <s v="Inert Waste Landfill"/>
-    <x v="1"/>
-[...2 lines deleted...]
-    <s v="Tons"/>
+    <x v="0"/>
+    <x v="0"/>
+    <n v="95533"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="10"/>
+    <x v="1"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="94463"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="11"/>
+    <x v="0"/>
+    <s v="Columbia"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="25"/>
+    <x v="0"/>
+    <n v="335"/>
+    <s v="Tons"/>
+    <x v="22"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="11"/>
+    <x v="0"/>
+    <s v="Columbia"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="1"/>
+    <x v="0"/>
+    <n v="5"/>
+    <s v="Tons"/>
+    <x v="22"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="11"/>
+    <x v="0"/>
+    <s v="Columbia"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="3"/>
+    <x v="1"/>
+    <n v="300"/>
+    <s v="Tons"/>
+    <x v="22"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="12"/>
+    <x v="0"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="0"/>
+    <x v="0"/>
+    <n v="114.25"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="12"/>
+    <x v="0"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="1"/>
+    <x v="0"/>
+    <n v="61"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="12"/>
+    <x v="0"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="3"/>
+    <x v="1"/>
+    <n v="934.25"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="12"/>
+    <x v="0"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="23"/>
+    <x v="11"/>
+    <n v="440"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="12"/>
+    <x v="0"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="23"/>
+    <x v="11"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="12"/>
+    <x v="0"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="23"/>
+    <x v="11"/>
+    <n v="155"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
     <x v="13"/>
-    <s v="WA"/>
-[...2 lines deleted...]
-  <r>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="26"/>
+    <x v="13"/>
+    <n v="1476.2"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="31.26"/>
+    <s v="Tons"/>
+    <x v="21"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
     <x v="9"/>
-    <x v="0"/>
+    <n v="23.76"/>
+    <s v="Tons"/>
+    <x v="23"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="3901.32"/>
+    <s v="Tons"/>
+    <x v="23"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="34.619999999999997"/>
+    <s v="Tons"/>
+    <x v="23"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="625.01"/>
+    <s v="Tons"/>
+    <x v="3"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="2965.46"/>
+    <s v="Tons"/>
+    <x v="24"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="28905.11"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="93832.04"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="445031.31"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="123014.15"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="212357.12"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="7102.14"/>
+    <s v="Tons"/>
+    <x v="5"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="405.77"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="23"/>
+    <x v="11"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="18.170000000000002"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="26"/>
+    <x v="13"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="315.44"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="131366.75"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="137.68"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="4.82"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="1164.71"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="5171.7700000000004"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="6234.9"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="29"/>
+    <x v="9"/>
+    <n v="2523.54"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="391.37"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="201.04"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="488.2"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="62.16"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="39.159999999999997"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="331.36"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="5706.02"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="23"/>
+    <x v="11"/>
+    <n v="521.41999999999996"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="3.27"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="53.32"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="6512.32"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="377.04"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="1095.75"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="30"/>
+    <x v="11"/>
+    <n v="11894.01"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="12105.39"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="531.54"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="30.36"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="30"/>
+    <x v="11"/>
+    <n v="1425.4"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="866.78"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="58.29"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="4.88"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="37.96"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="26"/>
+    <x v="13"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="38.71"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="2043.62"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="31"/>
+    <x v="15"/>
+    <n v="17581.61"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="6726.11"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="7"/>
+    <x v="5"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="25"/>
+    <x v="0"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="27"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="29332.560000000001"/>
+    <s v="Tons"/>
+    <x v="27"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="28.87"/>
+    <s v="Tons"/>
+    <x v="27"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="619.11"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="1042.53"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="58.18"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="686.06"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="23"/>
+    <x v="11"/>
+    <n v="1953.31"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="4.4000000000000004"/>
+    <s v="Tons"/>
+    <x v="13"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="13"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="86.1"/>
+    <s v="Tons"/>
+    <x v="28"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="30"/>
+    <x v="11"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="27"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="840.2"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="3277.72"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="32"/>
+    <x v="11"/>
+    <n v="33.369999999999997"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="2"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="1805.3"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="3"/>
+    <x v="1"/>
+    <n v="1061.1199999999999"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="3"/>
+    <x v="1"/>
+    <n v="45.39"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="3425.66"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="23"/>
+    <x v="11"/>
+    <n v="1449.68"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="19"/>
+    <x v="8"/>
+    <n v="7.06"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="39.29"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="30"/>
+    <x v="11"/>
+    <n v="296.29000000000002"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="59100.59"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="32"/>
+    <x v="11"/>
+    <n v="5773.84"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="26"/>
+    <x v="13"/>
+    <n v="126.51"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="1199.02"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="198050.26"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="31"/>
+    <x v="15"/>
+    <n v="741.85"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="570.30999999999995"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="23"/>
+    <x v="11"/>
+    <n v="3247.31"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="1377.68"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="33"/>
+    <x v="16"/>
+    <n v="585.62"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="25"/>
+    <x v="0"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="45064.15"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="32"/>
+    <x v="11"/>
+    <n v="123.51"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="26"/>
+    <x v="13"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="11215.75"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="52233.61"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="21"/>
+    <x v="11"/>
+    <n v="4161.9799999999996"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="3"/>
+    <x v="1"/>
+    <n v="489.62"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="106.93"/>
+    <s v="Tons"/>
+    <x v="29"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="36.369999999999997"/>
+    <s v="Tons"/>
+    <x v="29"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="1254.97"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="25"/>
+    <x v="0"/>
+    <n v="47.11"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="367636.05"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="562.63"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="1.19"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="26"/>
+    <x v="13"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="30"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="2892.57"/>
+    <s v="Tons"/>
+    <x v="30"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="29.95"/>
+    <s v="Tons"/>
+    <x v="24"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="3"/>
+    <s v="Tons"/>
+    <x v="24"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="185.11"/>
+    <s v="Tons"/>
+    <x v="24"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="728.38"/>
+    <s v="Tons"/>
+    <x v="23"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="98.68"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="2.96"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="26"/>
+    <x v="13"/>
+    <n v="21.16"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="13"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="4.5999999999999996"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="11"/>
+    <x v="7"/>
+    <n v="42148.76"/>
+    <s v="Tons"/>
+    <x v="31"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="33"/>
+    <x v="16"/>
+    <n v="32887.19"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="33"/>
+    <x v="16"/>
+    <n v="20.52"/>
+    <s v="Tons"/>
+    <x v="17"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="33"/>
+    <x v="16"/>
+    <n v="26446.47"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="OR"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="201.38"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="31"/>
+    <x v="15"/>
+    <n v="110.74"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="557.52"/>
+    <s v="Tons"/>
+    <x v="31"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="284.94"/>
+    <s v="Tons"/>
+    <x v="30"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="26.53"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="31"/>
+    <x v="15"/>
+    <n v="7128.32"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="25.29"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="60.31"/>
+    <s v="Tons"/>
+    <x v="17"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="31"/>
+    <x v="15"/>
+    <n v="53.58"/>
+    <s v="Tons"/>
+    <x v="32"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="104.16"/>
+    <s v="Tons"/>
+    <x v="32"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="1014.93"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="31"/>
+    <x v="15"/>
+    <n v="3726.22"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="166.74"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="5510.63"/>
+    <s v="Tons"/>
+    <x v="23"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="247247.35999999999"/>
+    <s v="Tons"/>
+    <x v="31"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="13855.06"/>
+    <s v="Tons"/>
+    <x v="29"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="1317.75"/>
+    <s v="Tons"/>
+    <x v="17"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="15.14"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="5280.11"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="131497.10999999999"/>
+    <s v="Tons"/>
+    <x v="31"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="742.22"/>
+    <s v="Tons"/>
+    <x v="30"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="89538.23"/>
+    <s v="Tons"/>
+    <x v="17"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="43673.83"/>
+    <s v="Tons"/>
+    <x v="27"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="6645.33"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="OR"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="39331.01"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="OR"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="18056.91"/>
+    <s v="Tons"/>
+    <x v="32"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="20923.78"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="9291.73"/>
+    <s v="Tons"/>
+    <x v="33"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="412.9"/>
+    <s v="Tons"/>
+    <x v="34"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="145.07"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="131.12"/>
+    <s v="Tons"/>
+    <x v="23"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="343.5"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="7253.21"/>
+    <s v="Tons"/>
+    <x v="31"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="297.42"/>
+    <s v="Tons"/>
+    <x v="17"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="11.64"/>
+    <s v="Tons"/>
+    <x v="27"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="91.17"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="OR"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="714.64"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="14"/>
+    <x v="1"/>
+    <s v="Cowlitz"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="31"/>
+    <x v="15"/>
+    <n v="627.19000000000005"/>
+    <s v="Tons"/>
+    <x v="31"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="15"/>
+    <x v="0"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="0"/>
+    <x v="0"/>
+    <n v="35085"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="15"/>
+    <x v="0"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="1"/>
+    <x v="0"/>
+    <n v="35085"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="16"/>
+    <x v="0"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="1"/>
+    <x v="0"/>
+    <n v="138"/>
+    <s v="Tons"/>
+    <x v="35"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="17"/>
+    <x v="2"/>
     <s v="Yakima"/>
     <s v="Washington"/>
     <s v="Limited Purpose Landfill"/>
-    <x v="3"/>
-[...2 lines deleted...]
-    <s v="Tons"/>
+    <x v="31"/>
+    <x v="15"/>
+    <n v="105.59"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="18"/>
+    <x v="1"/>
+    <s v="Grant"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="134864.4"/>
+    <s v="Tons"/>
+    <x v="36"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="18"/>
+    <x v="1"/>
+    <s v="Grant"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="22.72"/>
+    <s v="Tons"/>
+    <x v="36"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="19"/>
+    <x v="0"/>
+    <s v="Snohomish"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="34"/>
+    <x v="0"/>
+    <n v="355"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="5533.72"/>
+    <s v="Tons"/>
+    <x v="37"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="104719.72"/>
+    <s v="Tons"/>
+    <x v="37"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="11"/>
+    <x v="7"/>
+    <n v="65994"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="76.2"/>
+    <s v="Tons"/>
+    <x v="37"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
     <x v="14"/>
-    <s v="WA"/>
-[...2 lines deleted...]
-  <r>
+    <n v="1011.76"/>
+    <s v="Tons"/>
+    <x v="37"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="12.21"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="7"/>
+    <x v="5"/>
+    <n v="570.9"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="24"/>
+    <x v="3"/>
+    <n v="0.21"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="301.7"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="UT"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="7"/>
+    <x v="5"/>
+    <n v="13.39"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="UT"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="76.19"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="2207"/>
+    <s v="Tons"/>
+    <x v="22"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="120316"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
     <x v="9"/>
-    <x v="0"/>
-[...6 lines deleted...]
-    <s v="Tons"/>
+    <n v="33.76"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="1765.14"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="11"/>
+    <x v="7"/>
+    <n v="1650.24"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="9"/>
+    <x v="6"/>
+    <n v="34.4"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="41100"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="19500"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="2100"/>
+    <s v="Tons"/>
+    <x v="22"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="238262.39"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="3458.58"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="6.11"/>
+    <s v="Tons"/>
+    <x v="37"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="24"/>
+    <x v="3"/>
+    <n v="14635.25"/>
+    <s v="Tons"/>
+    <x v="37"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="7"/>
     <x v="5"/>
-    <s v="WA"/>
-[...25 lines deleted...]
-    <s v="Tons"/>
+    <n v="5445.74"/>
+    <s v="Tons"/>
+    <x v="37"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="147057.25"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="7"/>
     <x v="5"/>
-    <s v="WA"/>
-[...30 lines deleted...]
-  <r>
+    <n v="164.24"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="20"/>
+    <x v="1"/>
+    <s v="All State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="22"/>
     <x v="12"/>
+    <n v="7.0000000000000007E-2"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
     <x v="2"/>
     <s v="Spokane"/>
-    <s v="Washington"/>
-[...222 lines deleted...]
-    <s v="Yakima"/>
     <s v="Washington"/>
     <s v="Limited Purpose Landfill"/>
     <x v="5"/>
-    <x v="4"/>
-    <n v="576.41999999999996"/>
+    <x v="3"/>
+    <n v="65.459999999999994"/>
+    <s v="Tons"/>
+    <x v="5"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="0.9"/>
+    <s v="Tons"/>
+    <x v="6"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="0.47"/>
+    <s v="Tons"/>
+    <x v="6"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="4.46"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="9.84"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="12.35"/>
+    <s v="Tons"/>
+    <x v="21"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="7"/>
+    <x v="5"/>
+    <n v="70.489999999999995"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="1254.55"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="32516.03"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="11"/>
+    <x v="7"/>
+    <n v="41.9"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="25"/>
+    <x v="0"/>
+    <n v="13115.93"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="1"/>
+    <x v="0"/>
+    <n v="1046.5"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="210.7"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="4.54"/>
+    <s v="Tons"/>
+    <x v="9"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="1.5"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="54.87"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="38.07"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="1265.75"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="108187"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="14.85"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="9.98"/>
+    <s v="Tons"/>
+    <x v="10"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="824.47"/>
+    <s v="Tons"/>
+    <x v="10"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="0.3"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="470.56"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="53.21"/>
+    <s v="Tons"/>
+    <x v="9"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="7.73"/>
+    <s v="Tons"/>
+    <x v="3"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="13"/>
+    <s v="Tons"/>
+    <x v="3"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="5.18"/>
+    <s v="Tons"/>
+    <x v="18"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="430.48"/>
+    <s v="Tons"/>
+    <x v="18"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="13.25"/>
+    <s v="Tons"/>
+    <x v="38"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="32.6"/>
+    <s v="Tons"/>
+    <x v="38"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="2.85"/>
+    <s v="Tons"/>
+    <x v="36"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="30.24"/>
+    <s v="Tons"/>
+    <x v="36"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="1.5"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="139.51"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="0.9"/>
+    <s v="Tons"/>
+    <x v="13"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="7.73"/>
+    <s v="Tons"/>
+    <x v="3"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="2.7"/>
+    <s v="Tons"/>
+    <x v="39"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="58.6"/>
+    <s v="Tons"/>
+    <x v="39"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="37.53"/>
+    <s v="Tons"/>
+    <x v="22"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="1.5"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="512.17999999999995"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="21"/>
+    <x v="2"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="0.3"/>
+    <s v="Tons"/>
+    <x v="7"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="15.8"/>
+    <s v="Tons"/>
+    <x v="5"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="57.97"/>
+    <s v="Tons"/>
+    <x v="5"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="1"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="13738.47"/>
+    <s v="Tons"/>
+    <x v="21"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="264.91000000000003"/>
+    <s v="Tons"/>
+    <x v="21"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="144.77000000000001"/>
+    <s v="Tons"/>
+    <x v="21"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="26265.93"/>
+    <s v="Tons"/>
+    <x v="35"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="18.97"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="9"/>
+    <x v="6"/>
+    <n v="1.1599999999999999"/>
+    <s v="Tons"/>
+    <x v="35"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="33.159999999999997"/>
+    <s v="Tons"/>
+    <x v="35"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="2724.8"/>
+    <s v="Tons"/>
+    <x v="35"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="5012.95"/>
+    <s v="Tons"/>
+    <x v="35"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="7"/>
+    <x v="5"/>
+    <n v="26.72"/>
+    <s v="Tons"/>
+    <x v="35"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="347.68"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="0.47"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="91.12"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="3780.78"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="49498.61"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="136.46"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="0.89"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="27.29"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="26871.51"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="21.55"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="49.51"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="604.6"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="260.41000000000003"/>
     <s v="Tons"/>
     <x v="12"/>
     <s v="WA"/>
     <s v="United States of America (USA)"/>
   </r>
   <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="7.59"/>
+    <s v="Tons"/>
+    <x v="33"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="7"/>
+    <x v="5"/>
+    <n v="1.25"/>
+    <s v="Tons"/>
+    <x v="33"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="20.079999999999998"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="18.12"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="1626.5"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="0.88"/>
+    <s v="Tons"/>
+    <x v="3"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="24.61"/>
+    <s v="Tons"/>
+    <x v="3"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="10.07"/>
+    <s v="Tons"/>
+    <x v="18"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="9.36"/>
+    <s v="Tons"/>
+    <x v="18"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="1.01"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="14264.31"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="60.06"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="152.55000000000001"/>
+    <s v="Tons"/>
+    <x v="13"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="56.51"/>
+    <s v="Tons"/>
+    <x v="13"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="43867.67"/>
+    <s v="Tons"/>
+    <x v="13"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="657.1"/>
+    <s v="Tons"/>
+    <x v="13"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="2.0099999999999998"/>
+    <s v="Tons"/>
+    <x v="3"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="616.16"/>
+    <s v="Tons"/>
+    <x v="36"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="1.46"/>
+    <s v="Tons"/>
+    <x v="36"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="240.72"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="6904.07"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
     <x v="14"/>
-    <x v="1"/>
+    <n v="10.59"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="2.34"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="197.48"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="73.459999999999994"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="2.2400000000000002"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="2.86"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="66.7"/>
+    <s v="Tons"/>
+    <x v="36"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="29.42"/>
+    <s v="Tons"/>
+    <x v="36"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="29.83"/>
+    <s v="Tons"/>
+    <x v="21"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="4683.5200000000004"/>
+    <s v="Tons"/>
+    <x v="21"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="88214.54"/>
+    <s v="Tons"/>
+    <x v="21"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="7"/>
+    <x v="5"/>
+    <n v="29.02"/>
+    <s v="Tons"/>
+    <x v="21"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="9"/>
+    <x v="6"/>
+    <n v="6.69"/>
+    <s v="Tons"/>
+    <x v="21"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="22"/>
+    <x v="1"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="5"/>
+    <x v="3"/>
+    <n v="1"/>
+    <s v="Tons"/>
+    <x v="23"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="23"/>
+    <x v="1"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="883.33"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="23"/>
+    <x v="1"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="7"/>
+    <x v="5"/>
+    <n v="145.37"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="23"/>
+    <x v="1"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="13216.11"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="23"/>
+    <x v="1"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="120.67"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="23"/>
+    <x v="1"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="93154.75"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="24"/>
+    <x v="0"/>
     <s v="King"/>
     <s v="Washington"/>
-    <s v="MSW Landfill"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="3"/>
+    <x v="1"/>
+    <n v="500000"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="25"/>
+    <x v="0"/>
+    <s v="Snohomish"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="0"/>
+    <x v="0"/>
+    <n v="10474.77"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="25"/>
+    <x v="0"/>
+    <s v="Snohomish"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="3"/>
+    <x v="1"/>
+    <n v="17440.990000000002"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="26"/>
+    <x v="2"/>
+    <s v="Clark"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="19"/>
+    <x v="8"/>
+    <n v="774"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="27"/>
+    <x v="1"/>
+    <s v="Pierce"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="657960"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="27"/>
+    <x v="1"/>
+    <s v="Pierce"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="1967"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="27"/>
+    <x v="1"/>
+    <s v="Pierce"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="17"/>
     <x v="6"/>
+    <n v="193"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="27"/>
+    <x v="1"/>
+    <s v="Pierce"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="35405"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="27"/>
+    <x v="1"/>
+    <s v="Pierce"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="11"/>
+    <x v="7"/>
+    <n v="3845"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="27"/>
+    <x v="1"/>
+    <s v="Pierce"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="1320"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="27"/>
+    <x v="1"/>
+    <s v="Pierce"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="167828"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="27"/>
+    <x v="1"/>
+    <s v="Pierce"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="7"/>
     <x v="5"/>
-    <n v="146.4"/>
-[...5 lines deleted...]
-  <r>
+    <n v="0.56000000000000005"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="27"/>
+    <x v="1"/>
+    <s v="Pierce"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="541"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="27"/>
+    <x v="1"/>
+    <s v="Pierce"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="33"/>
+    <x v="16"/>
+    <n v="145639"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="27"/>
+    <x v="1"/>
+    <s v="Pierce"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="35"/>
+    <x v="8"/>
+    <n v="9"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="27"/>
+    <x v="1"/>
+    <s v="Pierce"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="24"/>
+    <x v="3"/>
+    <n v="24675"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="28"/>
+    <x v="2"/>
+    <s v="Clallam"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="11"/>
+    <x v="7"/>
+    <n v="4729"/>
+    <s v="Tons"/>
+    <x v="23"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="29"/>
+    <x v="1"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="3350.02"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="29"/>
+    <x v="1"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="4.2699999999999996"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="30"/>
+    <x v="1"/>
+    <s v="Okanogan"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
     <x v="14"/>
-    <x v="1"/>
+    <n v="33"/>
+    <s v="Tons"/>
+    <x v="18"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="30"/>
+    <x v="1"/>
+    <s v="Okanogan"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="37737.46"/>
+    <s v="Tons"/>
+    <x v="18"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="30"/>
+    <x v="1"/>
+    <s v="Okanogan"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="2245.91"/>
+    <s v="Tons"/>
+    <x v="35"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="31"/>
+    <x v="2"/>
+    <s v="Walla Walla"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="350"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="31"/>
+    <x v="2"/>
+    <s v="Walla Walla"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="11"/>
+    <x v="7"/>
+    <n v="15465"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="31"/>
+    <x v="2"/>
+    <s v="Walla Walla"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="24"/>
+    <x v="3"/>
+    <n v="17625"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="32"/>
+    <x v="0"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="1"/>
+    <x v="0"/>
+    <n v="4522"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="32"/>
+    <x v="0"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="25"/>
+    <x v="0"/>
+    <n v="2515"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="32"/>
+    <x v="0"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="3"/>
+    <x v="1"/>
+    <n v="2443"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="33"/>
+    <x v="2"/>
+    <s v="Jefferson"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="399.26"/>
+    <s v="Tons"/>
+    <x v="29"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="33"/>
+    <x v="2"/>
+    <s v="Jefferson"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="11"/>
+    <x v="7"/>
+    <n v="4063.67"/>
+    <s v="Tons"/>
+    <x v="29"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="33"/>
+    <x v="2"/>
+    <s v="Jefferson"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="25"/>
+    <x v="0"/>
+    <n v="0.93"/>
+    <s v="Tons"/>
+    <x v="29"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="34"/>
+    <x v="0"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="0"/>
+    <x v="0"/>
+    <n v="13.91"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="34"/>
+    <x v="0"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="1"/>
+    <x v="0"/>
+    <n v="69"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="34"/>
+    <x v="0"/>
+    <s v="Benton"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="23"/>
+    <x v="11"/>
+    <n v="30.37"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="35"/>
+    <x v="0"/>
     <s v="King"/>
     <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="0"/>
+    <x v="0"/>
+    <n v="375"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="35"/>
+    <x v="0"/>
+    <s v="King"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="1"/>
+    <x v="0"/>
+    <n v="350"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="35"/>
+    <x v="0"/>
+    <s v="King"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="2"/>
+    <x v="0"/>
+    <n v="185"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="35"/>
+    <x v="0"/>
+    <s v="King"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="12"/>
+    <x v="0"/>
+    <n v="350"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="35"/>
+    <x v="0"/>
+    <s v="King"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="34"/>
+    <x v="0"/>
+    <n v="142459"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="25"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="AK"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="263"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Canada"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="35"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="35"/>
+    <s v="Tons"/>
+    <x v="30"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="3"/>
+    <s v="Tons"/>
+    <x v="24"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="9031"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="21"/>
+    <x v="11"/>
+    <n v="909"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
     <s v="MSW Landfill"/>
     <x v="7"/>
-    <x v="6"/>
-[...6 lines deleted...]
-  <r>
+    <x v="5"/>
+    <n v="1684"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Canada"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="7"/>
+    <x v="5"/>
+    <n v="1444"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="OR"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="7"/>
+    <x v="5"/>
+    <n v="23"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
     <x v="14"/>
-    <x v="1"/>
-[...2 lines deleted...]
-    <s v="MSW Landfill"/>
+    <n v="156"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="3605"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="371"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="36"/>
+    <x v="17"/>
+    <n v="375"/>
+    <s v="Tons"/>
     <x v="8"/>
-    <x v="7"/>
-[...6 lines deleted...]
-  <r>
+    <s v="XX"/>
+    <s v="Canada"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="21"/>
+    <x v="11"/>
+    <n v="281"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="AK"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="21"/>
+    <x v="11"/>
+    <n v="165"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="OR"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
     <x v="14"/>
-    <x v="1"/>
-[...19 lines deleted...]
-    <n v="3486.65"/>
+    <n v="66"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="18"/>
+    <s v="Tons"/>
+    <x v="28"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="120"/>
+    <s v="Tons"/>
+    <x v="17"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="1168"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="46"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="6"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="4049"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Canada"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="4"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="OR"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="1"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="336"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="1430"/>
+    <s v="Tons"/>
+    <x v="30"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="139150"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="2224"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="499"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="2"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="9533"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="2707"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="27"/>
+    <x v="14"/>
+    <n v="1890"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="AK"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="8"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="22304"/>
+    <s v="Tons"/>
+    <x v="36"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="15592"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="309"/>
+    <s v="Tons"/>
+    <x v="28"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="341"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="32445"/>
+    <s v="Tons"/>
+    <x v="9"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="89"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="53"/>
+    <s v="Tons"/>
+    <x v="32"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="1796"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="ID"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="1868"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="AK"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="4"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="OR"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="8581"/>
+    <s v="Tons"/>
+    <x v="27"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="8358"/>
+    <s v="Tons"/>
+    <x v="38"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="5006"/>
+    <s v="Tons"/>
+    <x v="33"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="627320"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="233253"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="53246"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="2691"/>
+    <s v="Tons"/>
+    <x v="39"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="55714"/>
+    <s v="Tons"/>
+    <x v="24"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="24307"/>
+    <s v="Tons"/>
+    <x v="29"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="3598"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="23157"/>
+    <s v="Tons"/>
+    <x v="28"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="4522"/>
+    <s v="Tons"/>
+    <x v="3"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="33"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="4838"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Canada"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="5969"/>
+    <s v="Tons"/>
+    <x v="17"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="20968"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="AK"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="254282"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Canada"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="54278"/>
+    <s v="Tons"/>
+    <x v="23"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="16126"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="1034"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="478"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="6806"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="16249"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="1191"/>
+    <s v="Tons"/>
+    <x v="30"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="17888"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="161"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="5808"/>
+    <s v="Tons"/>
+    <x v="28"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="3400"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="278"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="1804"/>
     <s v="Tons"/>
     <x v="5"/>
     <s v="WA"/>
     <s v="United States of America (USA)"/>
   </r>
   <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="436"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="7004"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="101"/>
+    <s v="Tons"/>
+    <x v="31"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="768"/>
+    <s v="Tons"/>
     <x v="14"/>
-    <x v="1"/>
-[...2 lines deleted...]
-    <s v="MSW Landfill"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="851"/>
+    <s v="Tons"/>
+    <x v="36"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
     <x v="9"/>
+    <n v="16"/>
+    <s v="Tons"/>
     <x v="8"/>
-    <n v="736.02"/>
-[...5 lines deleted...]
-  <r>
+    <s v="ID"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="32"/>
+    <x v="11"/>
+    <n v="1162"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="6383"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="ID"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="1830"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="AK"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="1792"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Canada"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="20"/>
+    <x v="10"/>
+    <n v="3424"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="OR"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="109734"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="3536"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="5197"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="542"/>
+    <s v="Tons"/>
+    <x v="9"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="78"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="159"/>
+    <s v="Tons"/>
+    <x v="32"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="4"/>
+    <s v="Tons"/>
+    <x v="13"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="29"/>
+    <s v="Tons"/>
+    <x v="28"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="777"/>
+    <s v="Tons"/>
+    <x v="17"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="13054"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="321"/>
+    <s v="Tons"/>
+    <x v="33"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="88"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="1"/>
+    <s v="Tons"/>
     <x v="14"/>
-    <x v="1"/>
-[...3 lines deleted...]
-    <x v="10"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="574"/>
+    <s v="Tons"/>
+    <x v="30"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="13"/>
+    <s v="Tons"/>
+    <x v="24"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="633"/>
+    <s v="Tons"/>
+    <x v="29"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="79034"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="8320"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="27"/>
+    <s v="Tons"/>
     <x v="8"/>
-    <n v="886.75"/>
-[...1765 lines deleted...]
-    <x v="7"/>
     <s v="XX"/>
     <s v="Guam"/>
   </r>
   <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="7"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="OR"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="180"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="179"/>
+    <s v="Tons"/>
     <x v="23"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
     <x v="1"/>
     <s v="Klickitat"/>
     <s v="Washington"/>
     <s v="MSW Landfill"/>
-    <x v="3"/>
-[...3 lines deleted...]
-    <x v="7"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="1799"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="368"/>
+    <s v="Tons"/>
+    <x v="31"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="353"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="357"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="51"/>
+    <s v="Tons"/>
+    <x v="9"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="371"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="HI"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="1149"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="AK"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="73765"/>
+    <s v="Tons"/>
+    <x v="8"/>
     <s v="XX"/>
     <s v="Canada"/>
   </r>
   <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="400"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="0"/>
+    <s v="Tons"/>
+    <x v="28"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="19"/>
+    <s v="Tons"/>
+    <x v="17"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="2971"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="61"/>
+    <s v="Tons"/>
+    <x v="15"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="36"/>
+    <x v="1"/>
+    <s v="Klickitat"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="133"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="37"/>
+    <x v="2"/>
+    <s v="Kittitas"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="31650.01"/>
+    <s v="Tons"/>
+    <x v="13"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="12.44"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="2.2799999999999998"/>
+    <s v="Tons"/>
+    <x v="36"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="25.71"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="1.76"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="5.22"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.06"/>
+    <s v="Tons"/>
+    <x v="18"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.79"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="13.42"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.08"/>
+    <s v="Tons"/>
+    <x v="23"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="1.1100000000000001"/>
+    <s v="Tons"/>
+    <x v="14"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.01"/>
+    <s v="Tons"/>
+    <x v="9"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="1.91"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.14000000000000001"/>
+    <s v="Tons"/>
+    <x v="22"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.28000000000000003"/>
+    <s v="Tons"/>
+    <x v="3"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.05"/>
+    <s v="Tons"/>
+    <x v="13"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.53"/>
+    <s v="Tons"/>
+    <x v="21"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.22"/>
+    <s v="Tons"/>
+    <x v="5"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.27"/>
+    <s v="Tons"/>
+    <x v="25"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.28999999999999998"/>
+    <s v="Tons"/>
+    <x v="10"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.42"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.19"/>
+    <s v="Tons"/>
+    <x v="29"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.02"/>
+    <s v="Tons"/>
+    <x v="6"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="565.04"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="AZ"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="10.39"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="ID"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="7.0000000000000007E-2"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="MT"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="0.41"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="OR"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="17.190000000000001"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="402.1"/>
+    <s v="Tons"/>
+    <x v="1"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="59.67"/>
+    <s v="Tons"/>
+    <x v="36"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="5.16"/>
+    <s v="Tons"/>
+    <x v="0"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="4.68"/>
+    <s v="Tons"/>
+    <x v="12"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="6.41"/>
+    <s v="Tons"/>
+    <x v="2"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="15.46"/>
+    <s v="Tons"/>
+    <x v="20"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.19"/>
+    <s v="Tons"/>
+    <x v="19"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.01"/>
+    <s v="Tons"/>
+    <x v="9"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.68"/>
+    <s v="Tons"/>
+    <x v="22"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="9.49"/>
+    <s v="Tons"/>
+    <x v="5"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="215.06"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="UT"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="471.52"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="ID"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="376.63"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="AK"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="32.700000000000003"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="MT"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="6.9"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="CO"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.01"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Poland"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.13"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Mexico"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="7.0000000000000007E-2"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="United Kingdom"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="7.0000000000000007E-2"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Germany"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.01"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Ireland"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.09"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="United Arab Emirates"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.01"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Iceland"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.11"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Japan"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="198.7"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Export Outside US"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.02"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Switzerland"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.01"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Italy"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.02"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="France"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.02"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Norway"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.01"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Korea"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.06"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Peru"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="0.01"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="XX"/>
+    <s v="Netherlands"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="247033.89"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="38"/>
+    <x v="3"/>
+    <s v="Spokane"/>
+    <s v="Washington"/>
+    <s v="Energy Recovery/Incineration"/>
+    <x v="7"/>
+    <x v="5"/>
+    <n v="177.16"/>
+    <s v="Tons"/>
+    <x v="4"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="39"/>
+    <x v="2"/>
+    <s v="Grays Harbor"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="9471.6299999999992"/>
+    <s v="Tons"/>
+    <x v="30"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="39"/>
+    <x v="2"/>
+    <s v="Grays Harbor"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="29"/>
+    <x v="9"/>
+    <n v="707.61"/>
+    <s v="Tons"/>
+    <x v="30"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="39"/>
+    <x v="2"/>
+    <s v="Grays Harbor"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="37"/>
+    <x v="1"/>
+    <n v="501.69"/>
+    <s v="Tons"/>
+    <x v="30"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="39"/>
+    <x v="2"/>
+    <s v="Grays Harbor"/>
+    <s v="Washington"/>
+    <s v="Limited Purpose Landfill"/>
+    <x v="19"/>
+    <x v="8"/>
+    <n v="1566.25"/>
+    <s v="Tons"/>
+    <x v="30"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="40"/>
+    <x v="1"/>
+    <s v="Stevens"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="699.68"/>
+    <s v="Tons"/>
+    <x v="39"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="40"/>
+    <x v="1"/>
+    <s v="Stevens"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="29880.98"/>
+    <s v="Tons"/>
+    <x v="10"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="40"/>
+    <x v="1"/>
+    <s v="Stevens"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="1434.84"/>
+    <s v="Tons"/>
+    <x v="10"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="40"/>
+    <x v="1"/>
+    <s v="Stevens"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="17"/>
+    <x v="6"/>
+    <n v="536.75"/>
+    <s v="Tons"/>
+    <x v="10"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="40"/>
+    <x v="1"/>
+    <s v="Stevens"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="40.58"/>
+    <s v="Tons"/>
+    <x v="10"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="40"/>
+    <x v="1"/>
+    <s v="Stevens"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="11"/>
+    <x v="7"/>
+    <n v="1818.27"/>
+    <s v="Tons"/>
+    <x v="10"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="40"/>
+    <x v="1"/>
+    <s v="Stevens"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="147.86000000000001"/>
+    <s v="Tons"/>
+    <x v="10"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="40"/>
+    <x v="1"/>
+    <s v="Stevens"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="18978.93"/>
+    <s v="Tons"/>
+    <x v="10"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="41"/>
+    <x v="1"/>
+    <s v="Walla Walla"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="260.23"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="41"/>
+    <x v="1"/>
+    <s v="Walla Walla"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="3"/>
+    <x v="1"/>
+    <n v="2762.66"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="41"/>
+    <x v="1"/>
+    <s v="Walla Walla"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="25.59"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="41"/>
+    <x v="1"/>
+    <s v="Walla Walla"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="458.2"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="41"/>
+    <x v="1"/>
+    <s v="Walla Walla"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="19"/>
+    <x v="8"/>
+    <n v="227.89"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="41"/>
+    <x v="1"/>
+    <s v="Walla Walla"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="52114.01"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="41"/>
+    <x v="1"/>
+    <s v="Walla Walla"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
     <x v="24"/>
-    <x v="0"/>
-    <s v="Kittitas"/>
+    <x v="3"/>
+    <n v="1.2"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="41"/>
+    <x v="1"/>
+    <s v="Walla Walla"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="10"/>
+    <x v="0"/>
+    <n v="264.87"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="41"/>
+    <x v="1"/>
+    <s v="Walla Walla"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="7"/>
+    <x v="5"/>
+    <n v="1.55"/>
+    <s v="Tons"/>
+    <x v="26"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="42"/>
+    <x v="1"/>
+    <s v="Yakima"/>
+    <s v="Washington"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="195926"/>
+    <s v="Tons"/>
+    <x v="11"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="43"/>
+    <x v="2"/>
+    <s v="Lewis"/>
     <s v="Washington"/>
     <s v="Limited Purpose Landfill"/>
-    <x v="3"/>
-[...10 lines deleted...]
-    <s v="Grays Harbor"/>
+    <x v="11"/>
+    <x v="7"/>
+    <n v="2747.42"/>
+    <s v="Tons"/>
+    <x v="17"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="44"/>
+    <x v="1"/>
+    <s v="Out of State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="68113.63"/>
+    <s v="Tons"/>
+    <x v="30"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="44"/>
+    <x v="1"/>
+    <s v="Out of State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="6"/>
+    <x v="4"/>
+    <n v="630"/>
+    <s v="Tons"/>
+    <x v="30"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="44"/>
+    <x v="1"/>
+    <s v="Out of State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="4909.63"/>
+    <s v="Tons"/>
+    <x v="32"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="44"/>
+    <x v="1"/>
+    <s v="Out of State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="60"/>
+    <s v="Tons"/>
+    <x v="32"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="44"/>
+    <x v="1"/>
+    <s v="Out of State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="19"/>
+    <x v="8"/>
+    <n v="300"/>
+    <s v="Tons"/>
+    <x v="32"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="44"/>
+    <x v="1"/>
+    <s v="Out of State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="17"/>
+    <x v="6"/>
+    <n v="10"/>
+    <s v="Tons"/>
+    <x v="32"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="44"/>
+    <x v="1"/>
+    <s v="Out of State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="3449"/>
+    <s v="Tons"/>
+    <x v="23"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="44"/>
+    <x v="1"/>
+    <s v="Out of State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="178"/>
+    <s v="Tons"/>
+    <x v="29"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="44"/>
+    <x v="1"/>
+    <s v="Out of State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="7012.93"/>
+    <s v="Tons"/>
+    <x v="40"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="44"/>
+    <x v="1"/>
+    <s v="Out of State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="22"/>
+    <x v="12"/>
+    <n v="1.54"/>
+    <s v="Tons"/>
+    <x v="40"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="44"/>
+    <x v="1"/>
+    <s v="Out of State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="20"/>
+    <s v="Tons"/>
+    <x v="8"/>
+    <s v="OR"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="44"/>
+    <x v="1"/>
+    <s v="Out of State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="28"/>
+    <x v="14"/>
+    <n v="693"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="44"/>
+    <x v="1"/>
+    <s v="Out of State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="41072.800000000003"/>
+    <s v="Tons"/>
+    <x v="16"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="44"/>
+    <x v="1"/>
+    <s v="Out of State"/>
+    <s v="Oregon"/>
+    <s v="MSW Landfill"/>
+    <x v="4"/>
+    <x v="2"/>
+    <n v="3609"/>
+    <s v="Tons"/>
+    <x v="23"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="45"/>
+    <x v="0"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="34"/>
+    <x v="0"/>
+    <n v="927.5"/>
+    <s v="Tons"/>
+    <x v="21"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="45"/>
+    <x v="0"/>
+    <s v="Douglas"/>
+    <s v="Washington"/>
+    <s v="Inert Waste Landfill"/>
+    <x v="34"/>
+    <x v="0"/>
+    <n v="8811.25"/>
+    <s v="Tons"/>
+    <x v="35"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="46"/>
+    <x v="2"/>
+    <s v="Whitman"/>
     <s v="Washington"/>
     <s v="Limited Purpose Landfill"/>
-    <x v="3"/>
-[...65 lines deleted...]
-    <x v="0"/>
+    <x v="18"/>
+    <x v="9"/>
+    <n v="399.51"/>
+    <s v="Tons"/>
+    <x v="9"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="46"/>
+    <x v="2"/>
     <s v="Whitman"/>
-    <s v="Washington"/>
-[...1188 lines deleted...]
-    <s v="Spokane"/>
     <s v="Washington"/>
     <s v="Limited Purpose Landfill"/>
     <x v="6"/>
-    <x v="5"/>
-[...177 lines deleted...]
-    <s v="Spokane"/>
+    <x v="4"/>
+    <n v="79.02"/>
+    <s v="Tons"/>
+    <x v="9"/>
+    <s v="WA"/>
+    <s v="United States of America (USA)"/>
+  </r>
+  <r>
+    <x v="47"/>
+    <x v="2"/>
+    <s v="Yakima"/>
     <s v="Washington"/>
     <s v="Limited Purpose Landfill"/>
     <x v="19"/>
-    <x v="9"/>
-[...146 lines deleted...]
-  <r>
+    <x v="8"/>
+    <n v="37.18"/>
+    <s v="Tons"/>
     <x v="11"/>
-    <x v="1"/>
-[...4725 lines deleted...]
-    <x v="12"/>
     <s v="WA"/>
     <s v="United States of America (USA)"/>
   </r>
 </pivotCacheRecords>
 </file>
 
 <file path=xl/pivotTables/_rels/pivotTable1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotCacheDefinition" Target="../pivotCache/pivotCacheDefinition1.xml"/></Relationships>
 </file>
 
 <file path=xl/pivotTables/pivotTable1.xml><?xml version="1.0" encoding="utf-8"?>
-<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{266FDED2-D835-45A7-9D1C-AF3C719E117A}" name="PivotTable2" cacheId="1353" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Values" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0" colHeaderCaption="Waste Material">
-  <location ref="A3:AP61" firstHeaderRow="1" firstDataRow="2" firstDataCol="1"/>
+<pivotTableDefinition xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr" xr:uid="{98C8A3BB-60F0-456D-8C4C-B21346804B48}" name="PivotTable2" cacheId="513" applyNumberFormats="0" applyBorderFormats="0" applyFontFormats="0" applyPatternFormats="0" applyAlignmentFormats="0" applyWidthHeightFormats="1" dataCaption="Values" updatedVersion="8" minRefreshableVersion="3" useAutoFormatting="1" itemPrintTitles="1" createdVersion="8" indent="0" outline="1" outlineData="1" multipleFieldFilters="0" colHeaderCaption="Waste Material">
+  <location ref="A3:AN57" firstHeaderRow="1" firstDataRow="2" firstDataCol="1"/>
   <pivotFields count="12">
     <pivotField axis="axisRow" showAll="0" sortType="ascending">
-      <items count="54">
+      <items count="49">
+        <item x="0"/>
+        <item x="1"/>
         <item x="2"/>
-        <item x="30"/>
+        <item x="3"/>
         <item x="4"/>
-        <item x="0"/>
-        <item x="31"/>
+        <item x="5"/>
+        <item x="6"/>
+        <item x="7"/>
+        <item x="8"/>
+        <item x="9"/>
         <item x="10"/>
+        <item x="11"/>
         <item x="12"/>
-        <item x="9"/>
+        <item x="13"/>
         <item x="14"/>
-        <item x="32"/>
+        <item x="15"/>
         <item x="16"/>
+        <item x="17"/>
         <item x="18"/>
         <item x="19"/>
         <item x="20"/>
-        <item x="11"/>
-[...1 lines deleted...]
-        <item x="35"/>
+        <item x="21"/>
+        <item x="22"/>
+        <item x="23"/>
+        <item x="24"/>
+        <item x="25"/>
+        <item x="26"/>
+        <item x="27"/>
+        <item x="28"/>
+        <item x="29"/>
+        <item x="30"/>
+        <item x="31"/>
+        <item x="32"/>
         <item x="33"/>
         <item x="34"/>
-        <item x="13"/>
+        <item x="35"/>
         <item x="36"/>
-        <item x="47"/>
         <item x="37"/>
-        <item x="3"/>
-[...10 lines deleted...]
-        <item x="22"/>
         <item x="38"/>
-        <item x="7"/>
         <item x="39"/>
         <item x="40"/>
-        <item m="1" x="52"/>
-[...6 lines deleted...]
-        <item x="51"/>
         <item x="41"/>
-        <item x="27"/>
         <item x="42"/>
         <item x="43"/>
-        <item x="28"/>
-        <item x="29"/>
+        <item x="44"/>
+        <item x="45"/>
+        <item x="46"/>
+        <item x="47"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField axis="axisRow" showAll="0" sortType="ascending">
-      <items count="6">
+      <items count="5">
         <item x="3"/>
+        <item x="0"/>
         <item x="2"/>
-        <item x="0"/>
         <item x="1"/>
-        <item m="1" x="4"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField showAll="0"/>
     <pivotField showAll="0"/>
     <pivotField axis="axisCol" showAll="0" sortType="ascending">
-      <items count="42">
+      <items count="40">
+        <item x="15"/>
+        <item x="8"/>
+        <item x="6"/>
+        <item x="11"/>
+        <item m="1" x="38"/>
+        <item x="36"/>
+        <item x="1"/>
+        <item x="33"/>
+        <item x="30"/>
+        <item x="2"/>
+        <item x="12"/>
+        <item x="25"/>
+        <item x="18"/>
+        <item x="28"/>
+        <item x="0"/>
+        <item x="32"/>
+        <item x="26"/>
+        <item x="13"/>
         <item x="20"/>
-        <item x="6"/>
-[...1 lines deleted...]
-        <item x="36"/>
+        <item x="10"/>
+        <item x="16"/>
+        <item x="22"/>
+        <item x="9"/>
+        <item x="4"/>
+        <item x="24"/>
+        <item x="27"/>
+        <item x="31"/>
+        <item x="29"/>
+        <item x="35"/>
         <item x="21"/>
-        <item x="12"/>
-        <item x="13"/>
+        <item x="3"/>
+        <item x="37"/>
+        <item x="5"/>
+        <item x="14"/>
+        <item x="7"/>
         <item x="23"/>
-        <item x="24"/>
-[...6 lines deleted...]
-        <item x="16"/>
+        <item x="34"/>
+        <item x="19"/>
         <item x="17"/>
-        <item x="27"/>
-[...22 lines deleted...]
-        <item x="33"/>
         <item t="default"/>
       </items>
     </pivotField>
     <pivotField showAll="0"/>
     <pivotField dataField="1" showAll="0"/>
     <pivotField showAll="0"/>
     <pivotField showAll="0"/>
     <pivotField showAll="0"/>
     <pivotField showAll="0"/>
   </pivotFields>
   <rowFields count="2">
     <field x="1"/>
     <field x="0"/>
   </rowFields>
-  <rowItems count="57">
+  <rowItems count="53">
     <i>
       <x/>
     </i>
     <i r="1">
-      <x v="42"/>
+      <x v="38"/>
     </i>
     <i>
       <x v="1"/>
     </i>
     <i r="1">
       <x/>
     </i>
     <i r="1">
-      <x v="1"/>
+      <x v="2"/>
     </i>
     <i r="1">
       <x v="4"/>
-    </i>
-[...1 lines deleted...]
-      <x v="5"/>
     </i>
     <i r="1">
       <x v="6"/>
     </i>
     <i r="1">
       <x v="9"/>
     </i>
     <i r="1">
       <x v="11"/>
     </i>
     <i r="1">
       <x v="12"/>
     </i>
     <i r="1">
-      <x v="13"/>
+      <x v="15"/>
     </i>
     <i r="1">
       <x v="16"/>
-    </i>
-[...43 lines deleted...]
-      <x v="7"/>
     </i>
     <i r="1">
       <x v="19"/>
     </i>
     <i r="1">
       <x v="24"/>
     </i>
     <i r="1">
-      <x v="29"/>
+      <x v="25"/>
+    </i>
+    <i r="1">
+      <x v="32"/>
+    </i>
+    <i r="1">
+      <x v="34"/>
+    </i>
+    <i r="1">
+      <x v="35"/>
+    </i>
+    <i r="1">
+      <x v="45"/>
+    </i>
+    <i>
+      <x v="2"/>
+    </i>
+    <i r="1">
+      <x v="5"/>
+    </i>
+    <i r="1">
+      <x v="7"/>
+    </i>
+    <i r="1">
+      <x v="17"/>
+    </i>
+    <i r="1">
+      <x v="21"/>
+    </i>
+    <i r="1">
+      <x v="26"/>
+    </i>
+    <i r="1">
+      <x v="28"/>
     </i>
     <i r="1">
       <x v="31"/>
     </i>
     <i r="1">
-      <x v="34"/>
+      <x v="33"/>
     </i>
     <i r="1">
-      <x v="36"/>
+      <x v="37"/>
     </i>
     <i r="1">
-      <x v="41"/>
+      <x v="39"/>
     </i>
     <i r="1">
       <x v="43"/>
     </i>
     <i r="1">
-      <x v="51"/>
+      <x v="46"/>
     </i>
     <i r="1">
-      <x v="52"/>
+      <x v="47"/>
     </i>
     <i>
       <x v="3"/>
     </i>
     <i r="1">
-      <x v="2"/>
+      <x v="1"/>
+    </i>
+    <i r="1">
+      <x v="3"/>
     </i>
     <i r="1">
       <x v="8"/>
     </i>
     <i r="1">
       <x v="10"/>
     </i>
     <i r="1">
+      <x v="13"/>
+    </i>
+    <i r="1">
       <x v="14"/>
     </i>
     <i r="1">
-      <x v="15"/>
+      <x v="18"/>
     </i>
     <i r="1">
       <x v="20"/>
     </i>
     <i r="1">
+      <x v="22"/>
+    </i>
+    <i r="1">
       <x v="23"/>
     </i>
     <i r="1">
-      <x v="25"/>
+      <x v="27"/>
     </i>
     <i r="1">
-      <x v="26"/>
+      <x v="29"/>
     </i>
     <i r="1">
       <x v="30"/>
     </i>
     <i r="1">
-      <x v="32"/>
-[...2 lines deleted...]
-      <x v="33"/>
+      <x v="36"/>
     </i>
     <i r="1">
       <x v="40"/>
     </i>
     <i r="1">
-      <x v="44"/>
+      <x v="41"/>
     </i>
     <i r="1">
-      <x v="45"/>
+      <x v="42"/>
     </i>
     <i r="1">
-      <x v="46"/>
-[...2 lines deleted...]
-      <x v="48"/>
+      <x v="44"/>
     </i>
     <i t="grand">
       <x/>
     </i>
   </rowItems>
   <colFields count="1">
     <field x="5"/>
   </colFields>
-  <colItems count="41">
+  <colItems count="39">
     <i>
       <x/>
     </i>
     <i>
       <x v="1"/>
     </i>
     <i>
       <x v="2"/>
     </i>
     <i>
       <x v="3"/>
     </i>
     <i>
-      <x v="4"/>
-[...1 lines deleted...]
-    <i>
       <x v="5"/>
     </i>
     <i>
       <x v="6"/>
     </i>
     <i>
       <x v="7"/>
     </i>
     <i>
       <x v="8"/>
+    </i>
+    <i>
+      <x v="9"/>
     </i>
     <i>
       <x v="10"/>
     </i>
     <i>
       <x v="11"/>
     </i>
     <i>
       <x v="12"/>
     </i>
     <i>
       <x v="13"/>
     </i>
     <i>
       <x v="14"/>
     </i>
     <i>
       <x v="15"/>
     </i>
     <i>
       <x v="16"/>
     </i>
     <i>
       <x v="17"/>
     </i>
@@ -9918,72 +9942,60 @@
     </i>
     <i>
       <x v="31"/>
     </i>
     <i>
       <x v="32"/>
     </i>
     <i>
       <x v="33"/>
     </i>
     <i>
       <x v="34"/>
     </i>
     <i>
       <x v="35"/>
     </i>
     <i>
       <x v="36"/>
     </i>
     <i>
       <x v="37"/>
     </i>
     <i>
       <x v="38"/>
     </i>
-    <i>
-[...4 lines deleted...]
-    </i>
     <i t="grand">
       <x/>
     </i>
   </colItems>
   <dataFields count="1">
     <dataField name="Disposed Solid Waste by Landfill (tons)" fld="7" baseField="0" baseItem="0" numFmtId="164"/>
   </dataFields>
-  <formats count="3">
+  <formats count="1">
     <format dxfId="0">
       <pivotArea outline="0" collapsedLevelsAreSubtotals="1" fieldPosition="0"/>
-    </format>
-[...4 lines deleted...]
-      <pivotArea dataOnly="0" labelOnly="1" grandRow="1" outline="0" fieldPosition="0"/>
     </format>
   </formats>
   <pivotTableStyleInfo name="PivotStyleMedium13" showRowHeaders="1" showColHeaders="1" showRowStripes="1" showColStripes="1" showLastColumn="1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{962EF5D1-5CA2-4c93-8EF4-DBF5C05439D2}">
       <x14:pivotTableDefinition xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" hideValuesRow="1"/>
     </ext>
     <ext xmlns:xpdl="http://schemas.microsoft.com/office/spreadsheetml/2016/pivotdefaultlayout" uri="{747A6164-185A-40DC-8AA5-F01512510D54}">
       <xpdl:pivotTableDefinition16/>
     </ext>
   </extLst>
 </pivotTableDefinition>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10259,120 +10271,118 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/pivotTable" Target="../pivotTables/pivotTable1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4AA36B1F-E8CA-4999-8D2D-29FB835A3DE9}">
-  <dimension ref="A1:AP61"/>
+  <dimension ref="A1:AN57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
       <selection pane="bottomRight"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="48" style="2" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="52.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="17.140625" style="2" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="9" style="2" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="16" max="16" width="36.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="23.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="36.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="21.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="36.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="9" style="2" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="17.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="17.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="9" style="2" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="31.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="25.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="14.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="17.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="21.140625" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="5.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="15.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="18.5703125" style="2" bestFit="1" customWidth="1"/>
-    <col min="22" max="22" width="5.42578125" style="2" bestFit="1" customWidth="1"/>
-[...19 lines deleted...]
-    <col min="42" max="43" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="22" max="22" width="14.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="31.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="33" style="2" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="8" style="2" bestFit="1" customWidth="1"/>
+    <col min="26" max="26" width="28.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="18" style="2" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="16.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="17.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="14.42578125" style="2" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="15.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="22" style="2" bestFit="1" customWidth="1"/>
+    <col min="33" max="33" width="24.7109375" style="2" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="14" style="2" bestFit="1" customWidth="1"/>
+    <col min="35" max="35" width="15.28515625" style="2" bestFit="1" customWidth="1"/>
+    <col min="36" max="36" width="29.85546875" style="2" bestFit="1" customWidth="1"/>
+    <col min="37" max="37" width="45.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="38" max="38" width="12.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="39" max="39" width="11.140625" style="2" bestFit="1" customWidth="1"/>
+    <col min="40" max="43" width="11.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="44" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42">
+    <row r="1" spans="1:40">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:42">
+    <row r="3" spans="1:40">
       <c r="A3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:42">
+    <row r="4" spans="1:40">
       <c r="A4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="2" t="s">
@@ -10449,3628 +10459,3117 @@
       </c>
       <c r="AG4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="AH4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="AI4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="AJ4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AK4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="AL4" s="2" t="s">
         <v>40</v>
       </c>
       <c r="AM4" s="2" t="s">
         <v>41</v>
       </c>
       <c r="AN4" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="AO4" s="2" t="s">
+    </row>
+    <row r="5" spans="1:40">
+      <c r="A5" s="4" t="s">
         <v>43</v>
-      </c>
-[...6 lines deleted...]
-        <v>45</v>
       </c>
       <c r="B5" s="5"/>
       <c r="C5" s="5"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="5"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
       <c r="N5" s="5"/>
       <c r="O5" s="5"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
       <c r="U5" s="5"/>
-      <c r="V5" s="5"/>
+      <c r="V5" s="5">
+        <v>660.30000000000007</v>
+      </c>
       <c r="W5" s="5"/>
       <c r="X5" s="5">
-        <v>510.20000000000005</v>
+        <v>248839.90000000002</v>
       </c>
       <c r="Y5" s="5"/>
-      <c r="Z5" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5" s="5"/>
       <c r="AA5" s="5"/>
       <c r="AB5" s="5"/>
       <c r="AC5" s="5"/>
       <c r="AD5" s="5"/>
       <c r="AE5" s="5"/>
       <c r="AF5" s="5"/>
       <c r="AG5" s="5"/>
       <c r="AH5" s="5"/>
-      <c r="AI5" s="5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI5" s="5">
+        <v>177.16</v>
+      </c>
+      <c r="AJ5" s="5"/>
       <c r="AK5" s="5"/>
       <c r="AL5" s="5"/>
       <c r="AM5" s="5"/>
-      <c r="AN5" s="5"/>
-[...2 lines deleted...]
-        <v>236593.20000000004</v>
+      <c r="AN5" s="5">
+        <v>249677.36000000002</v>
       </c>
     </row>
-    <row r="6" spans="1:42">
+    <row r="6" spans="1:40">
       <c r="A6" s="6" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="5"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="5"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="5"/>
       <c r="K6" s="5"/>
       <c r="L6" s="5"/>
       <c r="M6" s="5"/>
       <c r="N6" s="5"/>
       <c r="O6" s="5"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5"/>
       <c r="T6" s="5"/>
       <c r="U6" s="5"/>
-      <c r="V6" s="5"/>
+      <c r="V6" s="5">
+        <v>660.30000000000007</v>
+      </c>
       <c r="W6" s="5"/>
       <c r="X6" s="5">
-        <v>510.20000000000005</v>
+        <v>248839.90000000002</v>
       </c>
       <c r="Y6" s="5"/>
-      <c r="Z6" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6" s="5"/>
       <c r="AA6" s="5"/>
       <c r="AB6" s="5"/>
       <c r="AC6" s="5"/>
       <c r="AD6" s="5"/>
       <c r="AE6" s="5"/>
       <c r="AF6" s="5"/>
       <c r="AG6" s="5"/>
       <c r="AH6" s="5"/>
-      <c r="AI6" s="5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI6" s="5">
+        <v>177.16</v>
+      </c>
+      <c r="AJ6" s="5"/>
       <c r="AK6" s="5"/>
       <c r="AL6" s="5"/>
       <c r="AM6" s="5"/>
-      <c r="AN6" s="5"/>
-[...2 lines deleted...]
-        <v>236593.20000000004</v>
+      <c r="AN6" s="5">
+        <v>249677.36000000002</v>
       </c>
     </row>
-    <row r="7" spans="1:42">
+    <row r="7" spans="1:40">
       <c r="A7" s="4" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B7" s="5">
         <v>1</v>
       </c>
       <c r="C7" s="5"/>
       <c r="D7" s="5"/>
       <c r="E7" s="5"/>
-      <c r="F7" s="5">
-[...2 lines deleted...]
-      <c r="G7" s="5"/>
+      <c r="F7" s="5"/>
+      <c r="G7" s="5">
+        <v>44109</v>
+      </c>
       <c r="H7" s="5"/>
-      <c r="I7" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="I7" s="5"/>
       <c r="J7" s="5">
-        <v>3229</v>
-[...9 lines deleted...]
-      <c r="O7" s="5"/>
+        <v>524</v>
+      </c>
+      <c r="K7" s="5">
+        <v>352</v>
+      </c>
+      <c r="L7" s="5">
+        <v>2850</v>
+      </c>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5">
+        <v>205621.93</v>
+      </c>
       <c r="P7" s="5"/>
       <c r="Q7" s="5"/>
       <c r="R7" s="5">
-        <v>148</v>
+        <v>1</v>
       </c>
       <c r="S7" s="5"/>
       <c r="T7" s="5">
-        <v>135300</v>
+        <v>77302</v>
       </c>
       <c r="U7" s="5"/>
       <c r="V7" s="5"/>
       <c r="W7" s="5"/>
       <c r="X7" s="5"/>
       <c r="Y7" s="5"/>
       <c r="Z7" s="5"/>
       <c r="AA7" s="5"/>
       <c r="AB7" s="5"/>
       <c r="AC7" s="5"/>
       <c r="AD7" s="5"/>
-      <c r="AE7" s="5"/>
+      <c r="AE7" s="5">
+        <v>729442.24</v>
+      </c>
       <c r="AF7" s="5"/>
-      <c r="AG7" s="5">
-[...3 lines deleted...]
-      <c r="AI7" s="5">
+      <c r="AG7" s="5"/>
+      <c r="AH7" s="5">
         <v>1</v>
       </c>
-      <c r="AJ7" s="5"/>
+      <c r="AI7" s="5"/>
+      <c r="AJ7" s="5">
+        <v>625.37</v>
+      </c>
       <c r="AK7" s="5">
-        <v>845.87</v>
-[...3 lines deleted...]
-      </c>
+        <v>152552.75</v>
+      </c>
+      <c r="AL7" s="5"/>
       <c r="AM7" s="5"/>
-      <c r="AN7" s="5"/>
-[...2 lines deleted...]
-        <v>1814842.25</v>
+      <c r="AN7" s="5">
+        <v>1213382.29</v>
       </c>
     </row>
-    <row r="8" spans="1:42">
+    <row r="8" spans="1:40">
       <c r="A8" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="5"/>
       <c r="E8" s="5"/>
-      <c r="F8" s="5">
-[...2 lines deleted...]
-      <c r="G8" s="5"/>
+      <c r="F8" s="5"/>
+      <c r="G8" s="5">
+        <v>860</v>
+      </c>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
-      <c r="J8" s="5"/>
+      <c r="J8" s="5">
+        <v>337</v>
+      </c>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
-      <c r="N8" s="5">
-[...2 lines deleted...]
-      <c r="O8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5">
+        <v>20666</v>
+      </c>
       <c r="P8" s="5"/>
       <c r="Q8" s="5"/>
       <c r="R8" s="5"/>
       <c r="S8" s="5"/>
       <c r="T8" s="5"/>
       <c r="U8" s="5"/>
       <c r="V8" s="5"/>
       <c r="W8" s="5"/>
       <c r="X8" s="5"/>
       <c r="Y8" s="5"/>
       <c r="Z8" s="5"/>
       <c r="AA8" s="5"/>
       <c r="AB8" s="5"/>
       <c r="AC8" s="5"/>
       <c r="AD8" s="5"/>
-      <c r="AE8" s="5"/>
+      <c r="AE8" s="5">
+        <v>208324</v>
+      </c>
       <c r="AF8" s="5"/>
-      <c r="AG8" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AG8" s="5"/>
       <c r="AH8" s="5"/>
       <c r="AI8" s="5"/>
       <c r="AJ8" s="5"/>
       <c r="AK8" s="5"/>
       <c r="AL8" s="5"/>
       <c r="AM8" s="5"/>
-      <c r="AN8" s="5"/>
-[...2 lines deleted...]
-        <v>398651</v>
+      <c r="AN8" s="5">
+        <v>230187</v>
       </c>
     </row>
-    <row r="9" spans="1:42">
+    <row r="9" spans="1:40">
       <c r="A9" s="6" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="5"/>
       <c r="E9" s="5"/>
-      <c r="F9" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="F9" s="5"/>
       <c r="G9" s="5"/>
       <c r="H9" s="5"/>
       <c r="I9" s="5"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
-      <c r="N9" s="5">
-[...2 lines deleted...]
-      <c r="O9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5">
+        <v>33782</v>
+      </c>
       <c r="P9" s="5"/>
       <c r="Q9" s="5"/>
       <c r="R9" s="5"/>
       <c r="S9" s="5"/>
       <c r="T9" s="5"/>
       <c r="U9" s="5"/>
       <c r="V9" s="5"/>
       <c r="W9" s="5"/>
       <c r="X9" s="5"/>
       <c r="Y9" s="5"/>
       <c r="Z9" s="5"/>
       <c r="AA9" s="5"/>
       <c r="AB9" s="5"/>
       <c r="AC9" s="5"/>
       <c r="AD9" s="5"/>
       <c r="AE9" s="5"/>
       <c r="AF9" s="5"/>
       <c r="AG9" s="5"/>
       <c r="AH9" s="5"/>
       <c r="AI9" s="5"/>
       <c r="AJ9" s="5"/>
       <c r="AK9" s="5"/>
       <c r="AL9" s="5"/>
       <c r="AM9" s="5"/>
-      <c r="AN9" s="5"/>
-[...2 lines deleted...]
-        <v>28606</v>
+      <c r="AN9" s="5">
+        <v>33782</v>
       </c>
     </row>
-    <row r="10" spans="1:42">
+    <row r="10" spans="1:40">
       <c r="A10" s="6" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="5"/>
       <c r="E10" s="5"/>
-      <c r="F10" s="5">
-[...2 lines deleted...]
-      <c r="G10" s="5"/>
+      <c r="F10" s="5"/>
+      <c r="G10" s="5">
+        <v>2519</v>
+      </c>
       <c r="H10" s="5"/>
-      <c r="I10" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="I10" s="5"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
-      <c r="N10" s="5">
-[...2 lines deleted...]
-      <c r="O10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5">
+        <v>7278</v>
+      </c>
       <c r="P10" s="5"/>
       <c r="Q10" s="5"/>
       <c r="R10" s="5"/>
       <c r="S10" s="5"/>
-      <c r="T10" s="5"/>
+      <c r="T10" s="5">
+        <v>77302</v>
+      </c>
       <c r="U10" s="5"/>
       <c r="V10" s="5"/>
       <c r="W10" s="5"/>
       <c r="X10" s="5"/>
       <c r="Y10" s="5"/>
       <c r="Z10" s="5"/>
       <c r="AA10" s="5"/>
       <c r="AB10" s="5"/>
       <c r="AC10" s="5"/>
       <c r="AD10" s="5"/>
       <c r="AE10" s="5"/>
       <c r="AF10" s="5"/>
       <c r="AG10" s="5"/>
       <c r="AH10" s="5"/>
       <c r="AI10" s="5"/>
       <c r="AJ10" s="5"/>
       <c r="AK10" s="5"/>
       <c r="AL10" s="5"/>
       <c r="AM10" s="5"/>
-      <c r="AN10" s="5"/>
-[...2 lines deleted...]
-        <v>6986</v>
+      <c r="AN10" s="5">
+        <v>87099</v>
       </c>
     </row>
-    <row r="11" spans="1:42">
+    <row r="11" spans="1:40">
       <c r="A11" s="6" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B11" s="5"/>
+        <v>49</v>
+      </c>
+      <c r="B11" s="5">
+        <v>1</v>
+      </c>
       <c r="C11" s="5"/>
       <c r="D11" s="5"/>
       <c r="E11" s="5"/>
       <c r="F11" s="5"/>
-      <c r="G11" s="5"/>
+      <c r="G11" s="5">
+        <v>500</v>
+      </c>
       <c r="H11" s="5"/>
-      <c r="I11" s="5">
-[...3 lines deleted...]
-      <c r="K11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5">
+        <v>2</v>
+      </c>
+      <c r="K11" s="5">
+        <v>2</v>
+      </c>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
-      <c r="N11" s="5">
-[...2 lines deleted...]
-      <c r="O11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5">
+        <v>2300</v>
+      </c>
       <c r="P11" s="5"/>
       <c r="Q11" s="5"/>
-      <c r="R11" s="5"/>
+      <c r="R11" s="5">
+        <v>1</v>
+      </c>
       <c r="S11" s="5"/>
       <c r="T11" s="5"/>
       <c r="U11" s="5"/>
       <c r="V11" s="5"/>
       <c r="W11" s="5"/>
       <c r="X11" s="5"/>
       <c r="Y11" s="5"/>
       <c r="Z11" s="5"/>
       <c r="AA11" s="5"/>
       <c r="AB11" s="5"/>
       <c r="AC11" s="5"/>
       <c r="AD11" s="5"/>
       <c r="AE11" s="5"/>
       <c r="AF11" s="5"/>
-      <c r="AG11" s="5">
-[...2 lines deleted...]
-      <c r="AH11" s="5"/>
+      <c r="AG11" s="5"/>
+      <c r="AH11" s="5">
+        <v>1</v>
+      </c>
       <c r="AI11" s="5"/>
       <c r="AJ11" s="5"/>
       <c r="AK11" s="5"/>
       <c r="AL11" s="5"/>
       <c r="AM11" s="5"/>
-      <c r="AN11" s="5"/>
-[...2 lines deleted...]
-        <v>550</v>
+      <c r="AN11" s="5">
+        <v>2807</v>
       </c>
     </row>
-    <row r="12" spans="1:42">
+    <row r="12" spans="1:40">
       <c r="A12" s="6" t="s">
-        <v>52</v>
-[...3 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
-      <c r="F12" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
-      <c r="I12" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
-      <c r="N12" s="5">
-[...2 lines deleted...]
-      <c r="O12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5">
+        <v>95533</v>
+      </c>
       <c r="P12" s="5"/>
       <c r="Q12" s="5"/>
-      <c r="R12" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="R12" s="5"/>
       <c r="S12" s="5"/>
       <c r="T12" s="5"/>
       <c r="U12" s="5"/>
       <c r="V12" s="5"/>
       <c r="W12" s="5"/>
       <c r="X12" s="5"/>
       <c r="Y12" s="5"/>
       <c r="Z12" s="5"/>
       <c r="AA12" s="5"/>
       <c r="AB12" s="5"/>
       <c r="AC12" s="5"/>
       <c r="AD12" s="5"/>
       <c r="AE12" s="5"/>
       <c r="AF12" s="5"/>
-      <c r="AG12" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AG12" s="5"/>
       <c r="AH12" s="5"/>
-      <c r="AI12" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AI12" s="5"/>
       <c r="AJ12" s="5"/>
       <c r="AK12" s="5"/>
       <c r="AL12" s="5"/>
       <c r="AM12" s="5"/>
-      <c r="AN12" s="5"/>
-[...2 lines deleted...]
-        <v>3406</v>
+      <c r="AN12" s="5">
+        <v>95533</v>
       </c>
     </row>
-    <row r="13" spans="1:42">
+    <row r="13" spans="1:40">
       <c r="A13" s="6" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="5"/>
       <c r="E13" s="5"/>
-      <c r="F13" s="5">
-[...2 lines deleted...]
-      <c r="G13" s="5"/>
+      <c r="F13" s="5"/>
+      <c r="G13" s="5">
+        <v>5</v>
+      </c>
       <c r="H13" s="5"/>
       <c r="I13" s="5"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
-      <c r="L13" s="5"/>
+      <c r="L13" s="5">
+        <v>335</v>
+      </c>
       <c r="M13" s="5"/>
-      <c r="N13" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="N13" s="5"/>
       <c r="O13" s="5"/>
       <c r="P13" s="5"/>
       <c r="Q13" s="5"/>
       <c r="R13" s="5"/>
       <c r="S13" s="5"/>
       <c r="T13" s="5"/>
       <c r="U13" s="5"/>
       <c r="V13" s="5"/>
       <c r="W13" s="5"/>
       <c r="X13" s="5"/>
       <c r="Y13" s="5"/>
       <c r="Z13" s="5"/>
       <c r="AA13" s="5"/>
       <c r="AB13" s="5"/>
       <c r="AC13" s="5"/>
       <c r="AD13" s="5"/>
-      <c r="AE13" s="5"/>
+      <c r="AE13" s="5">
+        <v>300</v>
+      </c>
       <c r="AF13" s="5"/>
       <c r="AG13" s="5"/>
       <c r="AH13" s="5"/>
       <c r="AI13" s="5"/>
       <c r="AJ13" s="5"/>
       <c r="AK13" s="5"/>
       <c r="AL13" s="5"/>
       <c r="AM13" s="5"/>
-      <c r="AN13" s="5"/>
-[...2 lines deleted...]
-        <v>75132</v>
+      <c r="AN13" s="5">
+        <v>640</v>
       </c>
     </row>
-    <row r="14" spans="1:42">
+    <row r="14" spans="1:40">
       <c r="A14" s="6" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="5"/>
       <c r="E14" s="5"/>
-      <c r="F14" s="5">
-[...2 lines deleted...]
-      <c r="G14" s="5"/>
+      <c r="F14" s="5"/>
+      <c r="G14" s="5">
+        <v>61</v>
+      </c>
       <c r="H14" s="5"/>
       <c r="I14" s="5"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
-      <c r="N14" s="5">
-[...2 lines deleted...]
-      <c r="O14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5">
+        <v>114.25</v>
+      </c>
       <c r="P14" s="5"/>
       <c r="Q14" s="5"/>
       <c r="R14" s="5"/>
       <c r="S14" s="5"/>
       <c r="T14" s="5"/>
       <c r="U14" s="5"/>
       <c r="V14" s="5"/>
       <c r="W14" s="5"/>
       <c r="X14" s="5"/>
       <c r="Y14" s="5"/>
       <c r="Z14" s="5"/>
       <c r="AA14" s="5"/>
       <c r="AB14" s="5"/>
       <c r="AC14" s="5"/>
       <c r="AD14" s="5"/>
-      <c r="AE14" s="5"/>
+      <c r="AE14" s="5">
+        <v>934.25</v>
+      </c>
       <c r="AF14" s="5"/>
-      <c r="AG14" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AG14" s="5"/>
       <c r="AH14" s="5"/>
       <c r="AI14" s="5"/>
-      <c r="AJ14" s="5"/>
+      <c r="AJ14" s="5">
+        <v>595</v>
+      </c>
       <c r="AK14" s="5"/>
       <c r="AL14" s="5"/>
       <c r="AM14" s="5"/>
-      <c r="AN14" s="5"/>
-[...2 lines deleted...]
-        <v>7872</v>
+      <c r="AN14" s="5">
+        <v>1704.5</v>
       </c>
     </row>
-    <row r="15" spans="1:42">
+    <row r="15" spans="1:40">
       <c r="A15" s="6" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="5"/>
       <c r="E15" s="5"/>
-      <c r="F15" s="5">
-[...2 lines deleted...]
-      <c r="G15" s="5"/>
+      <c r="F15" s="5"/>
+      <c r="G15" s="5">
+        <v>35085</v>
+      </c>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
-      <c r="M15" s="5">
-[...5 lines deleted...]
-      <c r="O15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5">
+        <v>35085</v>
+      </c>
       <c r="P15" s="5"/>
       <c r="Q15" s="5"/>
       <c r="R15" s="5"/>
       <c r="S15" s="5"/>
       <c r="T15" s="5"/>
       <c r="U15" s="5"/>
       <c r="V15" s="5"/>
       <c r="W15" s="5"/>
       <c r="X15" s="5"/>
       <c r="Y15" s="5"/>
       <c r="Z15" s="5"/>
       <c r="AA15" s="5"/>
       <c r="AB15" s="5"/>
       <c r="AC15" s="5"/>
       <c r="AD15" s="5"/>
       <c r="AE15" s="5"/>
       <c r="AF15" s="5"/>
       <c r="AG15" s="5"/>
       <c r="AH15" s="5"/>
       <c r="AI15" s="5"/>
       <c r="AJ15" s="5"/>
       <c r="AK15" s="5"/>
       <c r="AL15" s="5"/>
       <c r="AM15" s="5"/>
-      <c r="AN15" s="5"/>
-[...2 lines deleted...]
-        <v>1338.5</v>
+      <c r="AN15" s="5">
+        <v>70170</v>
       </c>
     </row>
-    <row r="16" spans="1:42">
+    <row r="16" spans="1:40">
       <c r="A16" s="6" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="5"/>
       <c r="E16" s="5"/>
-      <c r="F16" s="5">
-[...2 lines deleted...]
-      <c r="G16" s="5"/>
+      <c r="F16" s="5"/>
+      <c r="G16" s="5">
+        <v>138</v>
+      </c>
       <c r="H16" s="5"/>
       <c r="I16" s="5"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
-      <c r="N16" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="N16" s="5"/>
       <c r="O16" s="5"/>
       <c r="P16" s="5"/>
       <c r="Q16" s="5"/>
       <c r="R16" s="5"/>
       <c r="S16" s="5"/>
       <c r="T16" s="5"/>
       <c r="U16" s="5"/>
       <c r="V16" s="5"/>
       <c r="W16" s="5"/>
       <c r="X16" s="5"/>
       <c r="Y16" s="5"/>
       <c r="Z16" s="5"/>
       <c r="AA16" s="5"/>
       <c r="AB16" s="5"/>
       <c r="AC16" s="5"/>
       <c r="AD16" s="5"/>
       <c r="AE16" s="5"/>
       <c r="AF16" s="5"/>
-      <c r="AG16" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AG16" s="5"/>
       <c r="AH16" s="5"/>
       <c r="AI16" s="5"/>
       <c r="AJ16" s="5"/>
-      <c r="AK16" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AK16" s="5"/>
       <c r="AL16" s="5"/>
       <c r="AM16" s="5"/>
-      <c r="AN16" s="5"/>
-[...2 lines deleted...]
-        <v>1597.5</v>
+      <c r="AN16" s="5">
+        <v>138</v>
       </c>
     </row>
-    <row r="17" spans="1:42">
+    <row r="17" spans="1:40">
       <c r="A17" s="6" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="5"/>
       <c r="E17" s="5"/>
-      <c r="F17" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="F17" s="5"/>
       <c r="G17" s="5"/>
       <c r="H17" s="5"/>
       <c r="I17" s="5"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
-      <c r="N17" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="N17" s="5"/>
       <c r="O17" s="5"/>
       <c r="P17" s="5"/>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5"/>
       <c r="T17" s="5"/>
       <c r="U17" s="5"/>
       <c r="V17" s="5"/>
       <c r="W17" s="5"/>
       <c r="X17" s="5"/>
       <c r="Y17" s="5"/>
       <c r="Z17" s="5"/>
       <c r="AA17" s="5"/>
       <c r="AB17" s="5"/>
       <c r="AC17" s="5"/>
       <c r="AD17" s="5"/>
       <c r="AE17" s="5"/>
       <c r="AF17" s="5"/>
       <c r="AG17" s="5"/>
       <c r="AH17" s="5"/>
       <c r="AI17" s="5"/>
       <c r="AJ17" s="5"/>
-      <c r="AK17" s="5"/>
+      <c r="AK17" s="5">
+        <v>355</v>
+      </c>
       <c r="AL17" s="5"/>
       <c r="AM17" s="5"/>
-      <c r="AN17" s="5"/>
-[...2 lines deleted...]
-        <v>40070</v>
+      <c r="AN17" s="5">
+        <v>355</v>
       </c>
     </row>
-    <row r="18" spans="1:42">
+    <row r="18" spans="1:40">
       <c r="A18" s="6" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="5"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="5"/>
       <c r="H18" s="5"/>
       <c r="I18" s="5"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="5"/>
       <c r="O18" s="5"/>
       <c r="P18" s="5"/>
       <c r="Q18" s="5"/>
       <c r="R18" s="5"/>
       <c r="S18" s="5"/>
       <c r="T18" s="5"/>
       <c r="U18" s="5"/>
       <c r="V18" s="5"/>
       <c r="W18" s="5"/>
       <c r="X18" s="5"/>
       <c r="Y18" s="5"/>
       <c r="Z18" s="5"/>
       <c r="AA18" s="5"/>
       <c r="AB18" s="5"/>
       <c r="AC18" s="5"/>
       <c r="AD18" s="5"/>
-      <c r="AE18" s="5"/>
+      <c r="AE18" s="5">
+        <v>500000</v>
+      </c>
       <c r="AF18" s="5"/>
-      <c r="AG18" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AG18" s="5"/>
       <c r="AH18" s="5"/>
       <c r="AI18" s="5"/>
       <c r="AJ18" s="5"/>
       <c r="AK18" s="5"/>
       <c r="AL18" s="5"/>
       <c r="AM18" s="5"/>
-      <c r="AN18" s="5"/>
-[...2 lines deleted...]
-        <v>5</v>
+      <c r="AN18" s="5">
+        <v>500000</v>
       </c>
     </row>
-    <row r="19" spans="1:42">
+    <row r="19" spans="1:40">
       <c r="A19" s="6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B19" s="5"/>
       <c r="C19" s="5"/>
       <c r="D19" s="5"/>
       <c r="E19" s="5"/>
-      <c r="F19" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="F19" s="5"/>
       <c r="G19" s="5"/>
       <c r="H19" s="5"/>
       <c r="I19" s="5"/>
       <c r="J19" s="5"/>
       <c r="K19" s="5"/>
       <c r="L19" s="5"/>
       <c r="M19" s="5"/>
       <c r="N19" s="5"/>
-      <c r="O19" s="5"/>
+      <c r="O19" s="5">
+        <v>10474.77</v>
+      </c>
       <c r="P19" s="5"/>
       <c r="Q19" s="5"/>
       <c r="R19" s="5"/>
       <c r="S19" s="5"/>
       <c r="T19" s="5"/>
       <c r="U19" s="5"/>
       <c r="V19" s="5"/>
       <c r="W19" s="5"/>
       <c r="X19" s="5"/>
       <c r="Y19" s="5"/>
       <c r="Z19" s="5"/>
       <c r="AA19" s="5"/>
       <c r="AB19" s="5"/>
       <c r="AC19" s="5"/>
       <c r="AD19" s="5"/>
-      <c r="AE19" s="5"/>
+      <c r="AE19" s="5">
+        <v>17440.990000000002</v>
+      </c>
       <c r="AF19" s="5"/>
-      <c r="AG19" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AG19" s="5"/>
       <c r="AH19" s="5"/>
       <c r="AI19" s="5"/>
       <c r="AJ19" s="5"/>
       <c r="AK19" s="5"/>
       <c r="AL19" s="5"/>
       <c r="AM19" s="5"/>
-      <c r="AN19" s="5"/>
-[...2 lines deleted...]
-        <v>171</v>
+      <c r="AN19" s="5">
+        <v>27915.760000000002</v>
       </c>
     </row>
-    <row r="20" spans="1:42">
+    <row r="20" spans="1:40">
       <c r="A20" s="6" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B20" s="5"/>
       <c r="C20" s="5"/>
       <c r="D20" s="5"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
-      <c r="G20" s="5"/>
+      <c r="G20" s="5">
+        <v>4522</v>
+      </c>
       <c r="H20" s="5"/>
       <c r="I20" s="5"/>
       <c r="J20" s="5"/>
       <c r="K20" s="5"/>
-      <c r="L20" s="5"/>
+      <c r="L20" s="5">
+        <v>2515</v>
+      </c>
       <c r="M20" s="5"/>
       <c r="N20" s="5"/>
       <c r="O20" s="5"/>
       <c r="P20" s="5"/>
       <c r="Q20" s="5"/>
       <c r="R20" s="5"/>
       <c r="S20" s="5"/>
       <c r="T20" s="5"/>
       <c r="U20" s="5"/>
       <c r="V20" s="5"/>
       <c r="W20" s="5"/>
       <c r="X20" s="5"/>
       <c r="Y20" s="5"/>
       <c r="Z20" s="5"/>
       <c r="AA20" s="5"/>
       <c r="AB20" s="5"/>
       <c r="AC20" s="5"/>
       <c r="AD20" s="5"/>
-      <c r="AE20" s="5"/>
+      <c r="AE20" s="5">
+        <v>2443</v>
+      </c>
       <c r="AF20" s="5"/>
       <c r="AG20" s="5"/>
       <c r="AH20" s="5"/>
       <c r="AI20" s="5"/>
       <c r="AJ20" s="5"/>
       <c r="AK20" s="5"/>
-      <c r="AL20" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AL20" s="5"/>
       <c r="AM20" s="5"/>
-      <c r="AN20" s="5"/>
-[...2 lines deleted...]
-        <v>405</v>
+      <c r="AN20" s="5">
+        <v>9480</v>
       </c>
     </row>
-    <row r="21" spans="1:42">
+    <row r="21" spans="1:40">
       <c r="A21" s="6" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
-      <c r="F21" s="5">
-[...2 lines deleted...]
-      <c r="G21" s="5"/>
+      <c r="F21" s="5"/>
+      <c r="G21" s="5">
+        <v>69</v>
+      </c>
       <c r="H21" s="5"/>
-      <c r="I21" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="I21" s="5"/>
       <c r="J21" s="5"/>
       <c r="K21" s="5"/>
       <c r="L21" s="5"/>
       <c r="M21" s="5"/>
-      <c r="N21" s="5">
-[...2 lines deleted...]
-      <c r="O21" s="5"/>
+      <c r="N21" s="5"/>
+      <c r="O21" s="5">
+        <v>13.91</v>
+      </c>
       <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5"/>
       <c r="T21" s="5"/>
       <c r="U21" s="5"/>
       <c r="V21" s="5"/>
       <c r="W21" s="5"/>
       <c r="X21" s="5"/>
       <c r="Y21" s="5"/>
       <c r="Z21" s="5"/>
       <c r="AA21" s="5"/>
       <c r="AB21" s="5"/>
       <c r="AC21" s="5"/>
       <c r="AD21" s="5"/>
       <c r="AE21" s="5"/>
       <c r="AF21" s="5"/>
-      <c r="AG21" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AG21" s="5"/>
       <c r="AH21" s="5"/>
       <c r="AI21" s="5"/>
-      <c r="AJ21" s="5"/>
+      <c r="AJ21" s="5">
+        <v>30.37</v>
+      </c>
       <c r="AK21" s="5"/>
       <c r="AL21" s="5"/>
       <c r="AM21" s="5"/>
-      <c r="AN21" s="5"/>
-[...2 lines deleted...]
-        <v>6750</v>
+      <c r="AN21" s="5">
+        <v>113.28</v>
       </c>
     </row>
-    <row r="22" spans="1:42">
+    <row r="22" spans="1:40">
       <c r="A22" s="6" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
-      <c r="G22" s="5"/>
+      <c r="G22" s="5">
+        <v>350</v>
+      </c>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
-      <c r="J22" s="5"/>
-      <c r="K22" s="5"/>
+      <c r="J22" s="5">
+        <v>185</v>
+      </c>
+      <c r="K22" s="5">
+        <v>350</v>
+      </c>
       <c r="L22" s="5"/>
       <c r="M22" s="5"/>
       <c r="N22" s="5"/>
-      <c r="O22" s="5"/>
+      <c r="O22" s="5">
+        <v>375</v>
+      </c>
       <c r="P22" s="5"/>
       <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5"/>
       <c r="T22" s="5"/>
       <c r="U22" s="5"/>
       <c r="V22" s="5"/>
       <c r="W22" s="5"/>
       <c r="X22" s="5"/>
       <c r="Y22" s="5"/>
       <c r="Z22" s="5"/>
       <c r="AA22" s="5"/>
       <c r="AB22" s="5"/>
       <c r="AC22" s="5"/>
       <c r="AD22" s="5"/>
       <c r="AE22" s="5"/>
       <c r="AF22" s="5"/>
-      <c r="AG22" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AG22" s="5"/>
       <c r="AH22" s="5"/>
       <c r="AI22" s="5"/>
       <c r="AJ22" s="5"/>
-      <c r="AK22" s="5"/>
+      <c r="AK22" s="5">
+        <v>142459</v>
+      </c>
       <c r="AL22" s="5"/>
       <c r="AM22" s="5"/>
-      <c r="AN22" s="5"/>
-[...2 lines deleted...]
-        <v>950000</v>
+      <c r="AN22" s="5">
+        <v>143719</v>
       </c>
     </row>
-    <row r="23" spans="1:42">
+    <row r="23" spans="1:40">
       <c r="A23" s="6" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="5"/>
       <c r="H23" s="5"/>
       <c r="I23" s="5"/>
       <c r="J23" s="5"/>
       <c r="K23" s="5"/>
       <c r="L23" s="5"/>
       <c r="M23" s="5"/>
-      <c r="N23" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="N23" s="5"/>
       <c r="O23" s="5"/>
       <c r="P23" s="5"/>
       <c r="Q23" s="5"/>
       <c r="R23" s="5"/>
       <c r="S23" s="5"/>
       <c r="T23" s="5"/>
       <c r="U23" s="5"/>
       <c r="V23" s="5"/>
       <c r="W23" s="5"/>
       <c r="X23" s="5"/>
       <c r="Y23" s="5"/>
       <c r="Z23" s="5"/>
       <c r="AA23" s="5"/>
       <c r="AB23" s="5"/>
       <c r="AC23" s="5"/>
       <c r="AD23" s="5"/>
       <c r="AE23" s="5"/>
       <c r="AF23" s="5"/>
-      <c r="AG23" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AG23" s="5"/>
       <c r="AH23" s="5"/>
       <c r="AI23" s="5"/>
       <c r="AJ23" s="5"/>
-      <c r="AK23" s="5"/>
+      <c r="AK23" s="5">
+        <v>9738.75</v>
+      </c>
       <c r="AL23" s="5"/>
       <c r="AM23" s="5"/>
-      <c r="AN23" s="5"/>
-[...2 lines deleted...]
-        <v>67170.36</v>
+      <c r="AN23" s="5">
+        <v>9738.75</v>
       </c>
     </row>
-    <row r="24" spans="1:42">
-[...1 lines deleted...]
-        <v>64</v>
+    <row r="24" spans="1:40">
+      <c r="A24" s="4" t="s">
+        <v>62</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
-      <c r="D24" s="5"/>
-[...4 lines deleted...]
-      <c r="G24" s="5"/>
+      <c r="D24" s="5">
+        <v>1471.1100000000001</v>
+      </c>
+      <c r="E24" s="5">
+        <v>44110.149999999994</v>
+      </c>
+      <c r="F24" s="5"/>
+      <c r="G24" s="5">
+        <v>1046.5</v>
+      </c>
       <c r="H24" s="5"/>
       <c r="I24" s="5"/>
       <c r="J24" s="5"/>
       <c r="K24" s="5"/>
-      <c r="L24" s="5"/>
-      <c r="M24" s="5"/>
+      <c r="L24" s="5">
+        <v>13116.86</v>
+      </c>
+      <c r="M24" s="5">
+        <v>156481.65000000002</v>
+      </c>
       <c r="N24" s="5">
-        <v>317</v>
+        <v>37.53</v>
       </c>
       <c r="O24" s="5"/>
       <c r="P24" s="5"/>
       <c r="Q24" s="5"/>
       <c r="R24" s="5"/>
-      <c r="S24" s="5"/>
-[...1 lines deleted...]
-      <c r="U24" s="5"/>
+      <c r="S24" s="5">
+        <v>350</v>
+      </c>
+      <c r="T24" s="5">
+        <v>8783.68</v>
+      </c>
+      <c r="U24" s="5">
+        <v>138.32</v>
+      </c>
       <c r="V24" s="5"/>
       <c r="W24" s="5"/>
       <c r="X24" s="5"/>
-      <c r="Y24" s="5"/>
-[...2 lines deleted...]
-      <c r="AB24" s="5"/>
+      <c r="Y24" s="5">
+        <v>17625</v>
+      </c>
+      <c r="Z24" s="5">
+        <v>1309.4199999999998</v>
+      </c>
+      <c r="AA24" s="5">
+        <v>105.59</v>
+      </c>
+      <c r="AB24" s="5">
+        <v>707.61</v>
+      </c>
       <c r="AC24" s="5"/>
       <c r="AD24" s="5"/>
       <c r="AE24" s="5"/>
-      <c r="AF24" s="5"/>
+      <c r="AF24" s="5">
+        <v>501.69</v>
+      </c>
       <c r="AG24" s="5">
-        <v>7408</v>
+        <v>35160.899999999994</v>
       </c>
       <c r="AH24" s="5"/>
-      <c r="AI24" s="5"/>
+      <c r="AI24" s="5">
+        <v>70.489999999999995</v>
+      </c>
       <c r="AJ24" s="5"/>
       <c r="AK24" s="5"/>
-      <c r="AL24" s="5"/>
-[...4 lines deleted...]
-        <v>8682</v>
+      <c r="AL24" s="5">
+        <v>2742.68</v>
+      </c>
+      <c r="AM24" s="5">
+        <v>375.02</v>
+      </c>
+      <c r="AN24" s="5">
+        <v>284134.19999999995</v>
       </c>
     </row>
-    <row r="25" spans="1:42">
+    <row r="25" spans="1:40">
       <c r="A25" s="6" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
-      <c r="E25" s="5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E25" s="5">
+        <v>17063.16</v>
+      </c>
+      <c r="F25" s="5"/>
       <c r="G25" s="5"/>
       <c r="H25" s="5"/>
       <c r="I25" s="5"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
-      <c r="N25" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="N25" s="5"/>
       <c r="O25" s="5"/>
       <c r="P25" s="5"/>
       <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5"/>
       <c r="T25" s="5"/>
       <c r="U25" s="5"/>
       <c r="V25" s="5"/>
       <c r="W25" s="5"/>
       <c r="X25" s="5"/>
       <c r="Y25" s="5"/>
       <c r="Z25" s="5"/>
       <c r="AA25" s="5"/>
       <c r="AB25" s="5"/>
       <c r="AC25" s="5"/>
       <c r="AD25" s="5"/>
       <c r="AE25" s="5"/>
       <c r="AF25" s="5"/>
       <c r="AG25" s="5"/>
       <c r="AH25" s="5"/>
       <c r="AI25" s="5"/>
       <c r="AJ25" s="5"/>
-      <c r="AK25" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AK25" s="5"/>
       <c r="AL25" s="5"/>
       <c r="AM25" s="5"/>
-      <c r="AN25" s="5"/>
-[...2 lines deleted...]
-        <v>56.89</v>
+      <c r="AN25" s="5">
+        <v>17063.16</v>
       </c>
     </row>
-    <row r="26" spans="1:42">
+    <row r="26" spans="1:40">
       <c r="A26" s="6" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
-      <c r="F26" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="F26" s="5"/>
       <c r="G26" s="5"/>
       <c r="H26" s="5"/>
-      <c r="I26" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="I26" s="5"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
-      <c r="M26" s="5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M26" s="5">
+        <v>6773.5</v>
+      </c>
+      <c r="N26" s="5"/>
       <c r="O26" s="5"/>
       <c r="P26" s="5"/>
       <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5"/>
       <c r="T26" s="5">
-        <v>135300</v>
-[...1 lines deleted...]
-      <c r="U26" s="5"/>
+        <v>8173.7199999999993</v>
+      </c>
+      <c r="U26" s="5">
+        <v>138.32</v>
+      </c>
       <c r="V26" s="5"/>
       <c r="W26" s="5"/>
       <c r="X26" s="5"/>
       <c r="Y26" s="5"/>
       <c r="Z26" s="5"/>
       <c r="AA26" s="5"/>
       <c r="AB26" s="5"/>
       <c r="AC26" s="5"/>
       <c r="AD26" s="5"/>
       <c r="AE26" s="5"/>
       <c r="AF26" s="5"/>
       <c r="AG26" s="5"/>
       <c r="AH26" s="5"/>
       <c r="AI26" s="5"/>
       <c r="AJ26" s="5"/>
       <c r="AK26" s="5"/>
-      <c r="AL26" s="5"/>
-[...4 lines deleted...]
-        <v>135623</v>
+      <c r="AL26" s="5">
+        <v>365.25</v>
+      </c>
+      <c r="AM26" s="5">
+        <v>375.02</v>
+      </c>
+      <c r="AN26" s="5">
+        <v>15825.81</v>
       </c>
     </row>
-    <row r="27" spans="1:42">
+    <row r="27" spans="1:40">
       <c r="A27" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
-      <c r="F27" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="F27" s="5"/>
       <c r="G27" s="5"/>
       <c r="H27" s="5"/>
-      <c r="I27" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
-      <c r="N27" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="N27" s="5"/>
       <c r="O27" s="5"/>
       <c r="P27" s="5"/>
       <c r="Q27" s="5"/>
-      <c r="R27" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="R27" s="5"/>
       <c r="S27" s="5"/>
       <c r="T27" s="5"/>
       <c r="U27" s="5"/>
       <c r="V27" s="5"/>
       <c r="W27" s="5"/>
       <c r="X27" s="5"/>
       <c r="Y27" s="5"/>
       <c r="Z27" s="5"/>
-      <c r="AA27" s="5"/>
+      <c r="AA27" s="5">
+        <v>105.59</v>
+      </c>
       <c r="AB27" s="5"/>
       <c r="AC27" s="5"/>
       <c r="AD27" s="5"/>
       <c r="AE27" s="5"/>
       <c r="AF27" s="5"/>
-      <c r="AG27" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AG27" s="5"/>
       <c r="AH27" s="5"/>
       <c r="AI27" s="5"/>
       <c r="AJ27" s="5"/>
       <c r="AK27" s="5"/>
       <c r="AL27" s="5"/>
       <c r="AM27" s="5"/>
-      <c r="AN27" s="5"/>
-[...2 lines deleted...]
-        <v>72286</v>
+      <c r="AN27" s="5">
+        <v>105.59</v>
       </c>
     </row>
-    <row r="28" spans="1:42">
+    <row r="28" spans="1:40">
       <c r="A28" s="6" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
-      <c r="D28" s="5"/>
-[...4 lines deleted...]
-      <c r="G28" s="5"/>
+      <c r="D28" s="5">
+        <v>1392.0900000000001</v>
+      </c>
+      <c r="E28" s="5">
+        <v>41.9</v>
+      </c>
+      <c r="F28" s="5"/>
+      <c r="G28" s="5">
+        <v>1046.5</v>
+      </c>
       <c r="H28" s="5"/>
       <c r="I28" s="5"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
-      <c r="L28" s="5"/>
-      <c r="M28" s="5"/>
+      <c r="L28" s="5">
+        <v>13115.93</v>
+      </c>
+      <c r="M28" s="5">
+        <v>108187</v>
+      </c>
       <c r="N28" s="5">
-        <v>4433</v>
+        <v>37.53</v>
       </c>
       <c r="O28" s="5"/>
       <c r="P28" s="5"/>
       <c r="Q28" s="5"/>
       <c r="R28" s="5"/>
       <c r="S28" s="5"/>
-      <c r="T28" s="5"/>
+      <c r="T28" s="5">
+        <v>210.7</v>
+      </c>
       <c r="U28" s="5"/>
       <c r="V28" s="5"/>
       <c r="W28" s="5"/>
       <c r="X28" s="5"/>
       <c r="Y28" s="5"/>
-      <c r="Z28" s="5"/>
+      <c r="Z28" s="5">
+        <v>1309.4199999999998</v>
+      </c>
       <c r="AA28" s="5"/>
       <c r="AB28" s="5"/>
       <c r="AC28" s="5"/>
       <c r="AD28" s="5"/>
       <c r="AE28" s="5"/>
       <c r="AF28" s="5"/>
-      <c r="AG28" s="5"/>
+      <c r="AG28" s="5">
+        <v>35160.899999999994</v>
+      </c>
       <c r="AH28" s="5"/>
-      <c r="AI28" s="5"/>
+      <c r="AI28" s="5">
+        <v>70.489999999999995</v>
+      </c>
       <c r="AJ28" s="5"/>
       <c r="AK28" s="5"/>
       <c r="AL28" s="5"/>
       <c r="AM28" s="5"/>
-      <c r="AN28" s="5"/>
-[...2 lines deleted...]
-        <v>5384</v>
+      <c r="AN28" s="5">
+        <v>160572.45999999996</v>
       </c>
     </row>
-    <row r="29" spans="1:42">
+    <row r="29" spans="1:40">
       <c r="A29" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
-      <c r="F29" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="F29" s="5"/>
       <c r="G29" s="5"/>
       <c r="H29" s="5"/>
-      <c r="I29" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
       <c r="M29" s="5"/>
-      <c r="N29" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="N29" s="5"/>
       <c r="O29" s="5"/>
       <c r="P29" s="5"/>
       <c r="Q29" s="5"/>
       <c r="R29" s="5"/>
       <c r="S29" s="5"/>
       <c r="T29" s="5"/>
       <c r="U29" s="5"/>
       <c r="V29" s="5"/>
       <c r="W29" s="5"/>
       <c r="X29" s="5"/>
       <c r="Y29" s="5"/>
       <c r="Z29" s="5"/>
       <c r="AA29" s="5"/>
       <c r="AB29" s="5"/>
       <c r="AC29" s="5"/>
       <c r="AD29" s="5"/>
       <c r="AE29" s="5"/>
       <c r="AF29" s="5"/>
       <c r="AG29" s="5"/>
       <c r="AH29" s="5"/>
       <c r="AI29" s="5"/>
       <c r="AJ29" s="5"/>
       <c r="AK29" s="5"/>
-      <c r="AL29" s="5"/>
+      <c r="AL29" s="5">
+        <v>774</v>
+      </c>
       <c r="AM29" s="5"/>
-      <c r="AN29" s="5"/>
-[...2 lines deleted...]
-        <v>4100</v>
+      <c r="AN29" s="5">
+        <v>774</v>
       </c>
     </row>
-    <row r="30" spans="1:42">
-[...1 lines deleted...]
-        <v>70</v>
+    <row r="30" spans="1:40">
+      <c r="A30" s="6" t="s">
+        <v>68</v>
       </c>
       <c r="B30" s="5"/>
-      <c r="C30" s="5">
-[...5 lines deleted...]
-      <c r="E30" s="5"/>
+      <c r="C30" s="5"/>
+      <c r="D30" s="5"/>
+      <c r="E30" s="5">
+        <v>4729</v>
+      </c>
       <c r="F30" s="5"/>
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
-      <c r="L30" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
-      <c r="O30" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
-      <c r="S30" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
       <c r="W30" s="5"/>
       <c r="X30" s="5"/>
       <c r="Y30" s="5"/>
       <c r="Z30" s="5"/>
-      <c r="AA30" s="5">
-[...10 lines deleted...]
-      </c>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="5"/>
+      <c r="AD30" s="5"/>
       <c r="AE30" s="5"/>
       <c r="AF30" s="5"/>
       <c r="AG30" s="5"/>
-      <c r="AH30" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AH30" s="5"/>
       <c r="AI30" s="5"/>
-      <c r="AJ30" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="AJ30" s="5"/>
+      <c r="AK30" s="5"/>
       <c r="AL30" s="5"/>
-      <c r="AM30" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AM30" s="5"/>
       <c r="AN30" s="5">
-        <v>576.41999999999996</v>
-[...3 lines deleted...]
-        <v>421020.2300000001</v>
+        <v>4729</v>
       </c>
     </row>
-    <row r="31" spans="1:42">
+    <row r="31" spans="1:40">
       <c r="A31" s="6" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
-      <c r="D31" s="5">
-[...2 lines deleted...]
-      <c r="E31" s="5"/>
+      <c r="D31" s="5"/>
+      <c r="E31" s="5">
+        <v>15465</v>
+      </c>
       <c r="F31" s="5"/>
       <c r="G31" s="5"/>
       <c r="H31" s="5"/>
       <c r="I31" s="5"/>
       <c r="J31" s="5"/>
       <c r="K31" s="5"/>
       <c r="L31" s="5"/>
       <c r="M31" s="5"/>
       <c r="N31" s="5"/>
       <c r="O31" s="5"/>
       <c r="P31" s="5"/>
       <c r="Q31" s="5"/>
       <c r="R31" s="5"/>
-      <c r="S31" s="5"/>
+      <c r="S31" s="5">
+        <v>350</v>
+      </c>
       <c r="T31" s="5"/>
       <c r="U31" s="5"/>
       <c r="V31" s="5"/>
       <c r="W31" s="5"/>
       <c r="X31" s="5"/>
-      <c r="Y31" s="5"/>
+      <c r="Y31" s="5">
+        <v>17625</v>
+      </c>
       <c r="Z31" s="5"/>
       <c r="AA31" s="5"/>
       <c r="AB31" s="5"/>
       <c r="AC31" s="5"/>
       <c r="AD31" s="5"/>
       <c r="AE31" s="5"/>
       <c r="AF31" s="5"/>
       <c r="AG31" s="5"/>
       <c r="AH31" s="5"/>
       <c r="AI31" s="5"/>
       <c r="AJ31" s="5"/>
       <c r="AK31" s="5"/>
       <c r="AL31" s="5"/>
       <c r="AM31" s="5"/>
-      <c r="AN31" s="5"/>
-[...2 lines deleted...]
-        <v>21242.75</v>
+      <c r="AN31" s="5">
+        <v>33440</v>
       </c>
     </row>
-    <row r="32" spans="1:42">
+    <row r="32" spans="1:40">
       <c r="A32" s="6" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
-      <c r="E32" s="5"/>
+      <c r="E32" s="5">
+        <v>4063.67</v>
+      </c>
       <c r="F32" s="5"/>
       <c r="G32" s="5"/>
       <c r="H32" s="5"/>
       <c r="I32" s="5"/>
       <c r="J32" s="5"/>
       <c r="K32" s="5"/>
       <c r="L32" s="5">
-        <v>16578.849999999999</v>
+        <v>0.93</v>
       </c>
       <c r="M32" s="5"/>
       <c r="N32" s="5"/>
       <c r="O32" s="5"/>
       <c r="P32" s="5"/>
       <c r="Q32" s="5"/>
       <c r="R32" s="5"/>
       <c r="S32" s="5"/>
       <c r="T32" s="5">
-        <v>9228.8799999999992</v>
-[...3 lines deleted...]
-      </c>
+        <v>399.26</v>
+      </c>
+      <c r="U32" s="5"/>
       <c r="V32" s="5"/>
       <c r="W32" s="5"/>
       <c r="X32" s="5"/>
       <c r="Y32" s="5"/>
       <c r="Z32" s="5"/>
-      <c r="AA32" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA32" s="5"/>
       <c r="AB32" s="5"/>
       <c r="AC32" s="5"/>
       <c r="AD32" s="5"/>
       <c r="AE32" s="5"/>
       <c r="AF32" s="5"/>
       <c r="AG32" s="5"/>
       <c r="AH32" s="5"/>
       <c r="AI32" s="5"/>
       <c r="AJ32" s="5"/>
       <c r="AK32" s="5"/>
       <c r="AL32" s="5"/>
-      <c r="AM32" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AM32" s="5"/>
       <c r="AN32" s="5">
-        <v>576.41999999999996</v>
-[...3 lines deleted...]
-        <v>30218.679999999997</v>
+        <v>4463.8599999999997</v>
       </c>
     </row>
-    <row r="33" spans="1:42">
+    <row r="33" spans="1:40">
       <c r="A33" s="6" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="5"/>
       <c r="H33" s="5"/>
       <c r="I33" s="5"/>
       <c r="J33" s="5"/>
       <c r="K33" s="5"/>
-      <c r="L33" s="5">
-[...2 lines deleted...]
-      <c r="M33" s="5"/>
+      <c r="L33" s="5"/>
+      <c r="M33" s="5">
+        <v>31650.01</v>
+      </c>
       <c r="N33" s="5"/>
       <c r="O33" s="5"/>
       <c r="P33" s="5"/>
       <c r="Q33" s="5"/>
       <c r="R33" s="5"/>
       <c r="S33" s="5"/>
-      <c r="T33" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="T33" s="5"/>
       <c r="U33" s="5"/>
       <c r="V33" s="5"/>
       <c r="W33" s="5"/>
       <c r="X33" s="5"/>
       <c r="Y33" s="5"/>
       <c r="Z33" s="5"/>
       <c r="AA33" s="5"/>
       <c r="AB33" s="5"/>
-      <c r="AC33" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AC33" s="5"/>
       <c r="AD33" s="5"/>
       <c r="AE33" s="5"/>
       <c r="AF33" s="5"/>
       <c r="AG33" s="5"/>
       <c r="AH33" s="5"/>
       <c r="AI33" s="5"/>
       <c r="AJ33" s="5"/>
       <c r="AK33" s="5"/>
       <c r="AL33" s="5"/>
       <c r="AM33" s="5"/>
-      <c r="AN33" s="5"/>
-[...2 lines deleted...]
-        <v>102465.94</v>
+      <c r="AN33" s="5">
+        <v>31650.01</v>
       </c>
     </row>
-    <row r="34" spans="1:42">
+    <row r="34" spans="1:40">
       <c r="A34" s="6" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B34" s="5"/>
-      <c r="C34" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="5"/>
       <c r="H34" s="5"/>
       <c r="I34" s="5"/>
       <c r="J34" s="5"/>
       <c r="K34" s="5"/>
-      <c r="L34" s="5">
-[...2 lines deleted...]
-      <c r="M34" s="5"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5">
+        <v>9471.6299999999992</v>
+      </c>
       <c r="N34" s="5"/>
       <c r="O34" s="5"/>
       <c r="P34" s="5"/>
       <c r="Q34" s="5"/>
       <c r="R34" s="5"/>
       <c r="S34" s="5"/>
-      <c r="T34" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="T34" s="5"/>
       <c r="U34" s="5"/>
       <c r="V34" s="5"/>
       <c r="W34" s="5"/>
       <c r="X34" s="5"/>
       <c r="Y34" s="5"/>
       <c r="Z34" s="5"/>
       <c r="AA34" s="5"/>
       <c r="AB34" s="5">
-        <v>6881.62</v>
+        <v>707.61</v>
       </c>
       <c r="AC34" s="5"/>
       <c r="AD34" s="5"/>
       <c r="AE34" s="5"/>
-      <c r="AF34" s="5"/>
+      <c r="AF34" s="5">
+        <v>501.69</v>
+      </c>
       <c r="AG34" s="5"/>
-      <c r="AH34" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AH34" s="5"/>
       <c r="AI34" s="5"/>
-      <c r="AJ34" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ34" s="5"/>
       <c r="AK34" s="5"/>
-      <c r="AL34" s="5"/>
-[...6 lines deleted...]
-        <v>199950.44000000003</v>
+      <c r="AL34" s="5">
+        <v>1566.25</v>
+      </c>
+      <c r="AM34" s="5"/>
+      <c r="AN34" s="5">
+        <v>12247.18</v>
       </c>
     </row>
-    <row r="35" spans="1:42">
+    <row r="35" spans="1:40">
       <c r="A35" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
-      <c r="E35" s="5"/>
+      <c r="E35" s="5">
+        <v>2747.42</v>
+      </c>
       <c r="F35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="5"/>
       <c r="J35" s="5"/>
       <c r="K35" s="5"/>
       <c r="L35" s="5"/>
       <c r="M35" s="5"/>
       <c r="N35" s="5"/>
-      <c r="O35" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="O35" s="5"/>
       <c r="P35" s="5"/>
       <c r="Q35" s="5"/>
       <c r="R35" s="5"/>
       <c r="S35" s="5"/>
       <c r="T35" s="5"/>
       <c r="U35" s="5"/>
       <c r="V35" s="5"/>
       <c r="W35" s="5"/>
       <c r="X35" s="5"/>
       <c r="Y35" s="5"/>
       <c r="Z35" s="5"/>
       <c r="AA35" s="5"/>
       <c r="AB35" s="5"/>
       <c r="AC35" s="5"/>
       <c r="AD35" s="5"/>
       <c r="AE35" s="5"/>
       <c r="AF35" s="5"/>
       <c r="AG35" s="5"/>
       <c r="AH35" s="5"/>
       <c r="AI35" s="5"/>
       <c r="AJ35" s="5"/>
       <c r="AK35" s="5"/>
       <c r="AL35" s="5"/>
-      <c r="AM35" s="5">
-[...5 lines deleted...]
-        <v>1020.3</v>
+      <c r="AM35" s="5"/>
+      <c r="AN35" s="5">
+        <v>2747.42</v>
       </c>
     </row>
-    <row r="36" spans="1:42">
+    <row r="36" spans="1:40">
       <c r="A36" s="6" t="s">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5">
-        <v>8780</v>
+        <v>79.02</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="5"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
-      <c r="M36" s="5"/>
+      <c r="M36" s="5">
+        <v>399.51</v>
+      </c>
       <c r="N36" s="5"/>
       <c r="O36" s="5"/>
       <c r="P36" s="5"/>
       <c r="Q36" s="5"/>
       <c r="R36" s="5"/>
       <c r="S36" s="5"/>
       <c r="T36" s="5"/>
       <c r="U36" s="5"/>
       <c r="V36" s="5"/>
       <c r="W36" s="5"/>
       <c r="X36" s="5"/>
       <c r="Y36" s="5"/>
       <c r="Z36" s="5"/>
       <c r="AA36" s="5"/>
       <c r="AB36" s="5"/>
       <c r="AC36" s="5"/>
       <c r="AD36" s="5"/>
       <c r="AE36" s="5"/>
       <c r="AF36" s="5"/>
       <c r="AG36" s="5"/>
       <c r="AH36" s="5"/>
       <c r="AI36" s="5"/>
       <c r="AJ36" s="5"/>
       <c r="AK36" s="5"/>
       <c r="AL36" s="5"/>
       <c r="AM36" s="5"/>
-      <c r="AN36" s="5"/>
-[...2 lines deleted...]
-        <v>8780</v>
+      <c r="AN36" s="5">
+        <v>478.53</v>
       </c>
     </row>
-    <row r="37" spans="1:42">
+    <row r="37" spans="1:40">
       <c r="A37" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="5"/>
       <c r="H37" s="5"/>
       <c r="I37" s="5"/>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
-      <c r="L37" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="L37" s="5"/>
       <c r="M37" s="5"/>
       <c r="N37" s="5"/>
       <c r="O37" s="5"/>
       <c r="P37" s="5"/>
       <c r="Q37" s="5"/>
       <c r="R37" s="5"/>
-      <c r="S37" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="S37" s="5"/>
       <c r="T37" s="5"/>
       <c r="U37" s="5"/>
       <c r="V37" s="5"/>
       <c r="W37" s="5"/>
       <c r="X37" s="5"/>
       <c r="Y37" s="5"/>
       <c r="Z37" s="5"/>
-      <c r="AA37" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37" s="5"/>
       <c r="AB37" s="5"/>
       <c r="AC37" s="5"/>
       <c r="AD37" s="5"/>
       <c r="AE37" s="5"/>
       <c r="AF37" s="5"/>
       <c r="AG37" s="5"/>
       <c r="AH37" s="5"/>
       <c r="AI37" s="5"/>
       <c r="AJ37" s="5"/>
       <c r="AK37" s="5"/>
-      <c r="AL37" s="5"/>
+      <c r="AL37" s="5">
+        <v>37.18</v>
+      </c>
       <c r="AM37" s="5"/>
-      <c r="AN37" s="5"/>
-[...2 lines deleted...]
-        <v>10503.2</v>
+      <c r="AN37" s="5">
+        <v>37.18</v>
       </c>
     </row>
-    <row r="38" spans="1:42">
-[...1 lines deleted...]
-        <v>78</v>
+    <row r="38" spans="1:40">
+      <c r="A38" s="4" t="s">
+        <v>76</v>
       </c>
       <c r="B38" s="5"/>
-      <c r="C38" s="5"/>
+      <c r="C38" s="5">
+        <v>40.299999999999997</v>
+      </c>
       <c r="D38" s="5">
-        <v>4086.95</v>
-[...2 lines deleted...]
-      <c r="F38" s="5"/>
+        <v>22936.27</v>
+      </c>
+      <c r="E38" s="5">
+        <v>115456.27</v>
+      </c>
+      <c r="F38" s="5">
+        <v>375</v>
+      </c>
       <c r="G38" s="5"/>
-      <c r="H38" s="5"/>
-      <c r="I38" s="5"/>
+      <c r="H38" s="5">
+        <v>205578.8</v>
+      </c>
+      <c r="I38" s="5">
+        <v>13615.7</v>
+      </c>
       <c r="J38" s="5"/>
       <c r="K38" s="5"/>
-      <c r="L38" s="5"/>
-[...1 lines deleted...]
-      <c r="N38" s="5"/>
+      <c r="L38" s="5">
+        <v>47.11</v>
+      </c>
+      <c r="M38" s="5">
+        <v>807222.74999999988</v>
+      </c>
+      <c r="N38" s="5">
+        <v>312226.62</v>
+      </c>
       <c r="O38" s="5"/>
-      <c r="P38" s="5"/>
-      <c r="Q38" s="5"/>
+      <c r="P38" s="5">
+        <v>7092.72</v>
+      </c>
+      <c r="Q38" s="5">
+        <v>1623.8700000000001</v>
+      </c>
       <c r="R38" s="5"/>
-      <c r="S38" s="5"/>
-      <c r="T38" s="5"/>
+      <c r="S38" s="5">
+        <v>522824.48</v>
+      </c>
+      <c r="T38" s="5">
+        <v>335.28</v>
+      </c>
       <c r="U38" s="5"/>
       <c r="V38" s="5">
-        <v>151.87</v>
-[...9 lines deleted...]
-      <c r="AE38" s="5"/>
+        <v>11381.880000000001</v>
+      </c>
+      <c r="W38" s="5">
+        <v>43.1</v>
+      </c>
+      <c r="X38" s="5">
+        <v>6055101.1899999995</v>
+      </c>
+      <c r="Y38" s="5">
+        <v>40325.839999999997</v>
+      </c>
+      <c r="Z38" s="5">
+        <v>433053.15</v>
+      </c>
+      <c r="AA38" s="5">
+        <v>29969.51</v>
+      </c>
+      <c r="AB38" s="5">
+        <v>2523.54</v>
+      </c>
+      <c r="AC38" s="5">
+        <v>9</v>
+      </c>
+      <c r="AD38" s="5">
+        <v>6399.9299999999994</v>
+      </c>
+      <c r="AE38" s="5">
+        <v>4358.79</v>
+      </c>
       <c r="AF38" s="5"/>
-      <c r="AG38" s="5"/>
+      <c r="AG38" s="5">
+        <v>104762.22000000003</v>
+      </c>
       <c r="AH38" s="5"/>
-      <c r="AI38" s="5"/>
-      <c r="AJ38" s="5"/>
+      <c r="AI38" s="5">
+        <v>9668.8599999999988</v>
+      </c>
+      <c r="AJ38" s="5">
+        <v>7911.9</v>
+      </c>
       <c r="AK38" s="5"/>
-      <c r="AL38" s="5"/>
-[...4 lines deleted...]
-        <v>4238.82</v>
+      <c r="AL38" s="5">
+        <v>534.95000000000005</v>
+      </c>
+      <c r="AM38" s="5">
+        <v>739.75</v>
+      </c>
+      <c r="AN38" s="5">
+        <v>8716158.7799999993</v>
       </c>
     </row>
-    <row r="39" spans="1:42">
+    <row r="39" spans="1:40">
       <c r="A39" s="6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="5"/>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="5"/>
       <c r="H39" s="5"/>
       <c r="I39" s="5"/>
       <c r="J39" s="5"/>
       <c r="K39" s="5"/>
-      <c r="L39" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="L39" s="5"/>
       <c r="M39" s="5"/>
       <c r="N39" s="5"/>
       <c r="O39" s="5"/>
       <c r="P39" s="5"/>
       <c r="Q39" s="5"/>
       <c r="R39" s="5"/>
       <c r="S39" s="5"/>
       <c r="T39" s="5"/>
       <c r="U39" s="5"/>
       <c r="V39" s="5"/>
       <c r="W39" s="5"/>
-      <c r="X39" s="5"/>
+      <c r="X39" s="5">
+        <v>135289.15</v>
+      </c>
       <c r="Y39" s="5"/>
       <c r="Z39" s="5"/>
       <c r="AA39" s="5"/>
       <c r="AB39" s="5"/>
       <c r="AC39" s="5"/>
       <c r="AD39" s="5"/>
       <c r="AE39" s="5"/>
       <c r="AF39" s="5"/>
-      <c r="AG39" s="5"/>
+      <c r="AG39" s="5">
+        <v>7494.65</v>
+      </c>
       <c r="AH39" s="5"/>
       <c r="AI39" s="5"/>
       <c r="AJ39" s="5"/>
       <c r="AK39" s="5"/>
       <c r="AL39" s="5"/>
       <c r="AM39" s="5"/>
-      <c r="AN39" s="5"/>
-[...2 lines deleted...]
-        <v>33579.21</v>
+      <c r="AN39" s="5">
+        <v>142783.79999999999</v>
       </c>
     </row>
-    <row r="40" spans="1:42">
+    <row r="40" spans="1:40">
       <c r="A40" s="6" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B40" s="5"/>
-      <c r="C40" s="5"/>
-      <c r="D40" s="5"/>
+      <c r="C40" s="5">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="D40" s="5">
+        <v>63.18</v>
+      </c>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="5"/>
       <c r="H40" s="5"/>
       <c r="I40" s="5"/>
       <c r="J40" s="5"/>
       <c r="K40" s="5"/>
-      <c r="L40" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="L40" s="5"/>
       <c r="M40" s="5"/>
       <c r="N40" s="5"/>
       <c r="O40" s="5"/>
       <c r="P40" s="5"/>
       <c r="Q40" s="5"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5"/>
       <c r="T40" s="5"/>
       <c r="U40" s="5"/>
       <c r="V40" s="5"/>
-      <c r="W40" s="5"/>
-      <c r="X40" s="5"/>
+      <c r="W40" s="5">
+        <v>0.85</v>
+      </c>
+      <c r="X40" s="5">
+        <v>65029.009999999995</v>
+      </c>
       <c r="Y40" s="5"/>
       <c r="Z40" s="5"/>
       <c r="AA40" s="5"/>
       <c r="AB40" s="5"/>
       <c r="AC40" s="5"/>
-      <c r="AD40" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AD40" s="5"/>
       <c r="AE40" s="5"/>
       <c r="AF40" s="5"/>
       <c r="AG40" s="5"/>
       <c r="AH40" s="5"/>
-      <c r="AI40" s="5"/>
+      <c r="AI40" s="5">
+        <v>119.12</v>
+      </c>
       <c r="AJ40" s="5"/>
-      <c r="AK40" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AK40" s="5"/>
       <c r="AL40" s="5"/>
-      <c r="AM40" s="5">
-[...5 lines deleted...]
-        <v>8478.869999999999</v>
+      <c r="AM40" s="5"/>
+      <c r="AN40" s="5">
+        <v>65252.46</v>
       </c>
     </row>
-    <row r="41" spans="1:42">
+    <row r="41" spans="1:40">
       <c r="A41" s="6" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B41" s="5"/>
-      <c r="C41" s="5">
-[...2 lines deleted...]
-      <c r="D41" s="5"/>
+      <c r="C41" s="5"/>
+      <c r="D41" s="5">
+        <v>163.54</v>
+      </c>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="5"/>
       <c r="H41" s="5"/>
       <c r="I41" s="5"/>
       <c r="J41" s="5"/>
       <c r="K41" s="5"/>
-      <c r="L41" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="L41" s="5"/>
       <c r="M41" s="5"/>
       <c r="N41" s="5"/>
       <c r="O41" s="5"/>
       <c r="P41" s="5"/>
       <c r="Q41" s="5"/>
       <c r="R41" s="5"/>
-      <c r="S41" s="5"/>
+      <c r="S41" s="5">
+        <v>1073.96</v>
+      </c>
       <c r="T41" s="5"/>
       <c r="U41" s="5"/>
-      <c r="V41" s="5"/>
+      <c r="V41" s="5">
+        <v>0.41</v>
+      </c>
       <c r="W41" s="5"/>
-      <c r="X41" s="5"/>
-      <c r="Y41" s="5"/>
+      <c r="X41" s="5">
+        <v>837735.4</v>
+      </c>
+      <c r="Y41" s="5">
+        <v>1014.18</v>
+      </c>
       <c r="Z41" s="5"/>
       <c r="AA41" s="5"/>
       <c r="AB41" s="5"/>
       <c r="AC41" s="5"/>
-      <c r="AD41" s="5"/>
+      <c r="AD41" s="5">
+        <v>882.95</v>
+      </c>
       <c r="AE41" s="5"/>
       <c r="AF41" s="5"/>
       <c r="AG41" s="5"/>
       <c r="AH41" s="5"/>
       <c r="AI41" s="5"/>
-      <c r="AJ41" s="5"/>
+      <c r="AJ41" s="5">
+        <v>740.18</v>
+      </c>
       <c r="AK41" s="5"/>
       <c r="AL41" s="5"/>
       <c r="AM41" s="5"/>
-      <c r="AN41" s="5"/>
-[...2 lines deleted...]
-        <v>423.87</v>
+      <c r="AN41" s="5">
+        <v>841610.62000000011</v>
       </c>
     </row>
-    <row r="42" spans="1:42">
+    <row r="42" spans="1:40">
       <c r="A42" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="5"/>
       <c r="H42" s="5"/>
       <c r="I42" s="5"/>
       <c r="J42" s="5"/>
       <c r="K42" s="5"/>
-      <c r="L42" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="L42" s="5"/>
       <c r="M42" s="5"/>
       <c r="N42" s="5"/>
       <c r="O42" s="5"/>
       <c r="P42" s="5"/>
       <c r="Q42" s="5"/>
       <c r="R42" s="5"/>
       <c r="S42" s="5"/>
       <c r="T42" s="5"/>
       <c r="U42" s="5"/>
       <c r="V42" s="5"/>
       <c r="W42" s="5"/>
-      <c r="X42" s="5"/>
+      <c r="X42" s="5">
+        <v>94463</v>
+      </c>
       <c r="Y42" s="5"/>
       <c r="Z42" s="5"/>
       <c r="AA42" s="5"/>
       <c r="AB42" s="5"/>
       <c r="AC42" s="5"/>
       <c r="AD42" s="5"/>
       <c r="AE42" s="5"/>
       <c r="AF42" s="5"/>
       <c r="AG42" s="5"/>
       <c r="AH42" s="5"/>
       <c r="AI42" s="5"/>
       <c r="AJ42" s="5"/>
       <c r="AK42" s="5"/>
       <c r="AL42" s="5"/>
-      <c r="AM42" s="5">
-[...5 lines deleted...]
-        <v>118.14999999999999</v>
+      <c r="AM42" s="5"/>
+      <c r="AN42" s="5">
+        <v>94463</v>
       </c>
     </row>
-    <row r="43" spans="1:42">
-[...1 lines deleted...]
-        <v>83</v>
+    <row r="43" spans="1:40">
+      <c r="A43" s="6" t="s">
+        <v>81</v>
       </c>
       <c r="B43" s="5"/>
-      <c r="C43" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="C43" s="5"/>
       <c r="D43" s="5">
-        <v>80322.09</v>
-[...9 lines deleted...]
-      </c>
+        <v>4602.96</v>
+      </c>
+      <c r="E43" s="5"/>
+      <c r="F43" s="5"/>
+      <c r="G43" s="5"/>
       <c r="H43" s="5">
-        <v>11753.83</v>
-[...1 lines deleted...]
-      <c r="I43" s="5"/>
+        <v>585.62</v>
+      </c>
+      <c r="I43" s="5">
+        <v>13615.7</v>
+      </c>
       <c r="J43" s="5"/>
-      <c r="K43" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="K43" s="5"/>
       <c r="L43" s="5">
-        <v>901927.96000000008</v>
+        <v>47.11</v>
       </c>
       <c r="M43" s="5">
-        <v>127531.3</v>
-[...4 lines deleted...]
-      </c>
+        <v>456976.95999999996</v>
+      </c>
+      <c r="N43" s="5">
+        <v>69296.580000000016</v>
+      </c>
+      <c r="O43" s="5"/>
       <c r="P43" s="5">
-        <v>9.23</v>
+        <v>5930.72</v>
       </c>
       <c r="Q43" s="5">
-        <v>1816.8199999999997</v>
+        <v>1623.8700000000001</v>
       </c>
       <c r="R43" s="5"/>
       <c r="S43" s="5">
-        <v>394870.68</v>
-[...3 lines deleted...]
-      </c>
+        <v>17706.97</v>
+      </c>
+      <c r="T43" s="5"/>
       <c r="U43" s="5"/>
-      <c r="V43" s="5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V43" s="5">
+        <v>2</v>
+      </c>
+      <c r="W43" s="5"/>
       <c r="X43" s="5">
-        <v>10409.26</v>
-[...3 lines deleted...]
-      </c>
+        <v>1045199.09</v>
+      </c>
+      <c r="Y43" s="5"/>
       <c r="Z43" s="5">
-        <v>5904151.2700000005</v>
+        <v>270506.66000000003</v>
       </c>
       <c r="AA43" s="5">
-        <v>10698.08</v>
+        <v>18323.46</v>
       </c>
       <c r="AB43" s="5">
-        <v>521815.05999999994</v>
-[...3 lines deleted...]
-      </c>
+        <v>2523.54</v>
+      </c>
+      <c r="AC43" s="5"/>
       <c r="AD43" s="5">
-        <v>5563.63</v>
+        <v>4161.9799999999996</v>
       </c>
       <c r="AE43" s="5">
-        <v>6.91</v>
-[...3 lines deleted...]
-      </c>
+        <v>1596.13</v>
+      </c>
+      <c r="AF43" s="5"/>
       <c r="AG43" s="5">
-        <v>14618.140000000001</v>
-[...4 lines deleted...]
-      <c r="AI43" s="5"/>
+        <v>19659.48</v>
+      </c>
+      <c r="AH43" s="5"/>
+      <c r="AI43" s="5">
+        <v>0</v>
+      </c>
       <c r="AJ43" s="5">
-        <v>6691.3300000000008</v>
-[...7 lines deleted...]
-      </c>
+        <v>7171.7199999999993</v>
+      </c>
+      <c r="AK43" s="5"/>
+      <c r="AL43" s="5">
+        <v>7.06</v>
+      </c>
+      <c r="AM43" s="5"/>
       <c r="AN43" s="5">
-        <v>733.78</v>
-[...5 lines deleted...]
-        <v>8506638.9700000007</v>
+        <v>1939537.6099999996</v>
       </c>
     </row>
-    <row r="44" spans="1:42">
+    <row r="44" spans="1:40">
       <c r="A44" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5"/>
       <c r="D44" s="5"/>
-      <c r="E44" s="5"/>
+      <c r="E44" s="5">
+        <v>42148.76</v>
+      </c>
       <c r="F44" s="5"/>
       <c r="G44" s="5"/>
-      <c r="H44" s="5"/>
+      <c r="H44" s="5">
+        <v>59354.18</v>
+      </c>
       <c r="I44" s="5"/>
       <c r="J44" s="5"/>
       <c r="K44" s="5"/>
       <c r="L44" s="5"/>
-      <c r="M44" s="5"/>
+      <c r="M44" s="5">
+        <v>2441.8000000000002</v>
+      </c>
       <c r="N44" s="5"/>
       <c r="O44" s="5"/>
       <c r="P44" s="5"/>
       <c r="Q44" s="5"/>
       <c r="R44" s="5"/>
-      <c r="S44" s="5"/>
+      <c r="S44" s="5">
+        <v>267930.8</v>
+      </c>
       <c r="T44" s="5"/>
       <c r="U44" s="5"/>
       <c r="V44" s="5"/>
       <c r="W44" s="5"/>
-      <c r="X44" s="5"/>
+      <c r="X44" s="5">
+        <v>365553.37000000005</v>
+      </c>
       <c r="Y44" s="5"/>
       <c r="Z44" s="5">
-        <v>64201.15</v>
-[...1 lines deleted...]
-      <c r="AA44" s="5"/>
+        <v>8842.7000000000007</v>
+      </c>
+      <c r="AA44" s="5">
+        <v>11646.05</v>
+      </c>
       <c r="AB44" s="5"/>
       <c r="AC44" s="5"/>
       <c r="AD44" s="5"/>
       <c r="AE44" s="5"/>
       <c r="AF44" s="5"/>
       <c r="AG44" s="5"/>
       <c r="AH44" s="5"/>
       <c r="AI44" s="5"/>
       <c r="AJ44" s="5"/>
       <c r="AK44" s="5"/>
       <c r="AL44" s="5"/>
       <c r="AM44" s="5"/>
-      <c r="AN44" s="5"/>
-[...2 lines deleted...]
-        <v>64201.15</v>
+      <c r="AN44" s="5">
+        <v>757917.66</v>
       </c>
     </row>
-    <row r="45" spans="1:42">
+    <row r="45" spans="1:40">
       <c r="A45" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B45" s="5"/>
-      <c r="C45" s="5">
-[...2 lines deleted...]
-      <c r="D45" s="5"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="5">
+        <v>22.72</v>
+      </c>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="5"/>
       <c r="H45" s="5"/>
       <c r="I45" s="5"/>
       <c r="J45" s="5"/>
       <c r="K45" s="5"/>
       <c r="L45" s="5"/>
       <c r="M45" s="5"/>
       <c r="N45" s="5"/>
       <c r="O45" s="5"/>
       <c r="P45" s="5"/>
       <c r="Q45" s="5"/>
       <c r="R45" s="5"/>
-      <c r="S45" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="S45" s="5"/>
       <c r="T45" s="5"/>
       <c r="U45" s="5"/>
       <c r="V45" s="5"/>
       <c r="W45" s="5"/>
       <c r="X45" s="5">
-        <v>0.97</v>
+        <v>134864.4</v>
       </c>
       <c r="Y45" s="5"/>
-      <c r="Z45" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="Z45" s="5"/>
+      <c r="AA45" s="5"/>
       <c r="AB45" s="5"/>
       <c r="AC45" s="5"/>
       <c r="AD45" s="5"/>
       <c r="AE45" s="5"/>
-      <c r="AF45" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AF45" s="5"/>
       <c r="AG45" s="5"/>
       <c r="AH45" s="5"/>
       <c r="AI45" s="5"/>
       <c r="AJ45" s="5"/>
-      <c r="AK45" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AK45" s="5"/>
       <c r="AL45" s="5"/>
       <c r="AM45" s="5"/>
-      <c r="AN45" s="5"/>
-[...2 lines deleted...]
-        <v>839208.51</v>
+      <c r="AN45" s="5">
+        <v>134887.12</v>
       </c>
     </row>
-    <row r="46" spans="1:42">
+    <row r="46" spans="1:40">
       <c r="A46" s="6" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
-      <c r="D46" s="5"/>
-      <c r="E46" s="5"/>
+      <c r="D46" s="5">
+        <v>88.41</v>
+      </c>
+      <c r="E46" s="5">
+        <v>67644.240000000005</v>
+      </c>
       <c r="F46" s="5"/>
       <c r="G46" s="5"/>
       <c r="H46" s="5"/>
       <c r="I46" s="5"/>
       <c r="J46" s="5"/>
       <c r="K46" s="5"/>
       <c r="L46" s="5"/>
-      <c r="M46" s="5"/>
-      <c r="N46" s="5"/>
+      <c r="M46" s="5">
+        <v>3492.34</v>
+      </c>
+      <c r="N46" s="5">
+        <v>6.11</v>
+      </c>
       <c r="O46" s="5"/>
       <c r="P46" s="5"/>
       <c r="Q46" s="5"/>
       <c r="R46" s="5"/>
-      <c r="S46" s="5"/>
+      <c r="S46" s="5">
+        <v>106862.75</v>
+      </c>
       <c r="T46" s="5"/>
       <c r="U46" s="5"/>
-      <c r="V46" s="5"/>
-[...2 lines deleted...]
-      <c r="Y46" s="5"/>
+      <c r="V46" s="5">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="W46" s="5">
+        <v>34.4</v>
+      </c>
+      <c r="X46" s="5">
+        <v>576076.36</v>
+      </c>
+      <c r="Y46" s="5">
+        <v>14635.46</v>
+      </c>
       <c r="Z46" s="5">
-        <v>97838</v>
+        <v>1011.76</v>
       </c>
       <c r="AA46" s="5"/>
       <c r="AB46" s="5"/>
       <c r="AC46" s="5"/>
       <c r="AD46" s="5"/>
       <c r="AE46" s="5"/>
       <c r="AF46" s="5"/>
       <c r="AG46" s="5"/>
       <c r="AH46" s="5"/>
-      <c r="AI46" s="5"/>
+      <c r="AI46" s="5">
+        <v>6194.2699999999995</v>
+      </c>
       <c r="AJ46" s="5"/>
       <c r="AK46" s="5"/>
       <c r="AL46" s="5"/>
       <c r="AM46" s="5"/>
-      <c r="AN46" s="5"/>
-[...2 lines deleted...]
-        <v>97838</v>
+      <c r="AN46" s="5">
+        <v>776046.16999999993</v>
       </c>
     </row>
-    <row r="47" spans="1:42">
+    <row r="47" spans="1:40">
       <c r="A47" s="6" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B47" s="5"/>
-      <c r="C47" s="5">
-[...2 lines deleted...]
-      <c r="D47" s="5"/>
+      <c r="C47" s="5"/>
+      <c r="D47" s="5">
+        <v>646.04</v>
+      </c>
       <c r="E47" s="5"/>
-      <c r="F47" s="5">
-[...7 lines deleted...]
-      </c>
+      <c r="F47" s="5"/>
+      <c r="G47" s="5"/>
+      <c r="H47" s="5"/>
       <c r="I47" s="5"/>
       <c r="J47" s="5"/>
-      <c r="K47" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="K47" s="5"/>
+      <c r="L47" s="5"/>
       <c r="M47" s="5">
-        <v>45222.07</v>
+        <v>24142.5</v>
       </c>
       <c r="N47" s="5"/>
-      <c r="O47" s="5">
-[...7 lines deleted...]
-      </c>
+      <c r="O47" s="5"/>
+      <c r="P47" s="5"/>
+      <c r="Q47" s="5"/>
       <c r="R47" s="5"/>
-      <c r="S47" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="S47" s="5"/>
       <c r="T47" s="5">
-        <v>598.21</v>
+        <v>29.83</v>
       </c>
       <c r="U47" s="5"/>
       <c r="V47" s="5"/>
-      <c r="W47" s="5"/>
+      <c r="W47" s="5">
+        <v>7.8500000000000005</v>
+      </c>
       <c r="X47" s="5">
-        <v>53.89</v>
-[...3 lines deleted...]
-      </c>
+        <v>189242.61</v>
+      </c>
+      <c r="Y47" s="5"/>
       <c r="Z47" s="5">
-        <v>909570.25</v>
-[...18 lines deleted...]
-      </c>
+        <v>155.36000000000001</v>
+      </c>
+      <c r="AA47" s="5"/>
+      <c r="AB47" s="5"/>
+      <c r="AC47" s="5"/>
+      <c r="AD47" s="5"/>
+      <c r="AE47" s="5"/>
+      <c r="AF47" s="5"/>
       <c r="AG47" s="5">
-        <v>11708.11</v>
-[...4 lines deleted...]
-      <c r="AI47" s="5"/>
+        <v>77608.090000000026</v>
+      </c>
+      <c r="AH47" s="5"/>
+      <c r="AI47" s="5">
+        <v>56.989999999999995</v>
+      </c>
       <c r="AJ47" s="5"/>
-      <c r="AK47" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AK47" s="5"/>
       <c r="AL47" s="5"/>
       <c r="AM47" s="5"/>
-      <c r="AN47" s="5"/>
-[...2 lines deleted...]
-        <v>1895572.0999999996</v>
+      <c r="AN47" s="5">
+        <v>291889.27</v>
       </c>
     </row>
-    <row r="48" spans="1:42">
+    <row r="48" spans="1:40">
       <c r="A48" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5"/>
       <c r="D48" s="5">
-        <v>54128.74</v>
+        <v>883.33</v>
       </c>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
-      <c r="G48" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="G48" s="5"/>
       <c r="H48" s="5"/>
       <c r="I48" s="5"/>
       <c r="J48" s="5"/>
       <c r="K48" s="5"/>
-      <c r="L48" s="5">
-[...2 lines deleted...]
-      <c r="M48" s="5"/>
+      <c r="L48" s="5"/>
+      <c r="M48" s="5">
+        <v>13216.11</v>
+      </c>
       <c r="N48" s="5"/>
       <c r="O48" s="5"/>
       <c r="P48" s="5"/>
       <c r="Q48" s="5"/>
       <c r="R48" s="5"/>
-      <c r="S48" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="S48" s="5"/>
       <c r="T48" s="5"/>
       <c r="U48" s="5"/>
       <c r="V48" s="5"/>
       <c r="W48" s="5"/>
-      <c r="X48" s="5"/>
+      <c r="X48" s="5">
+        <v>93154.75</v>
+      </c>
       <c r="Y48" s="5"/>
       <c r="Z48" s="5">
-        <v>306974.27</v>
+        <v>120.67</v>
       </c>
       <c r="AA48" s="5"/>
-      <c r="AB48" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="AB48" s="5"/>
+      <c r="AC48" s="5"/>
       <c r="AD48" s="5"/>
       <c r="AE48" s="5"/>
       <c r="AF48" s="5"/>
       <c r="AG48" s="5"/>
       <c r="AH48" s="5"/>
-      <c r="AI48" s="5"/>
+      <c r="AI48" s="5">
+        <v>145.37</v>
+      </c>
       <c r="AJ48" s="5"/>
       <c r="AK48" s="5"/>
       <c r="AL48" s="5"/>
       <c r="AM48" s="5"/>
-      <c r="AN48" s="5"/>
-[...2 lines deleted...]
-        <v>792356.49000000011</v>
+      <c r="AN48" s="5">
+        <v>107520.23</v>
       </c>
     </row>
-    <row r="49" spans="1:42">
+    <row r="49" spans="1:40">
       <c r="A49" s="6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B49" s="5"/>
-      <c r="C49" s="5">
-[...3 lines deleted...]
-      <c r="E49" s="5"/>
+      <c r="C49" s="5"/>
+      <c r="D49" s="5">
+        <v>1320</v>
+      </c>
+      <c r="E49" s="5">
+        <v>3845</v>
+      </c>
       <c r="F49" s="5"/>
       <c r="G49" s="5"/>
-      <c r="H49" s="5"/>
+      <c r="H49" s="5">
+        <v>145639</v>
+      </c>
       <c r="I49" s="5"/>
       <c r="J49" s="5"/>
       <c r="K49" s="5"/>
       <c r="L49" s="5"/>
-      <c r="M49" s="5"/>
-      <c r="N49" s="5"/>
+      <c r="M49" s="5">
+        <v>1967</v>
+      </c>
+      <c r="N49" s="5">
+        <v>167828</v>
+      </c>
       <c r="O49" s="5"/>
       <c r="P49" s="5"/>
       <c r="Q49" s="5"/>
       <c r="R49" s="5"/>
-      <c r="S49" s="5"/>
+      <c r="S49" s="5">
+        <v>35405</v>
+      </c>
       <c r="T49" s="5"/>
       <c r="U49" s="5"/>
-      <c r="V49" s="5"/>
+      <c r="V49" s="5">
+        <v>541</v>
+      </c>
       <c r="W49" s="5"/>
-      <c r="X49" s="5"/>
-[...3 lines deleted...]
-      </c>
+      <c r="X49" s="5">
+        <v>657960</v>
+      </c>
+      <c r="Y49" s="5">
+        <v>24675</v>
+      </c>
+      <c r="Z49" s="5"/>
       <c r="AA49" s="5"/>
       <c r="AB49" s="5"/>
-      <c r="AC49" s="5"/>
+      <c r="AC49" s="5">
+        <v>9</v>
+      </c>
       <c r="AD49" s="5"/>
       <c r="AE49" s="5"/>
       <c r="AF49" s="5"/>
       <c r="AG49" s="5"/>
       <c r="AH49" s="5"/>
-      <c r="AI49" s="5"/>
+      <c r="AI49" s="5">
+        <v>0.56000000000000005</v>
+      </c>
       <c r="AJ49" s="5"/>
       <c r="AK49" s="5"/>
       <c r="AL49" s="5"/>
-      <c r="AM49" s="5"/>
-[...3 lines deleted...]
-        <v>135787.87</v>
+      <c r="AM49" s="5">
+        <v>193</v>
+      </c>
+      <c r="AN49" s="5">
+        <v>1039382.56</v>
       </c>
     </row>
-    <row r="50" spans="1:42">
+    <row r="50" spans="1:40">
       <c r="A50" s="6" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B50" s="5"/>
-      <c r="C50" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="C50" s="5"/>
+      <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
-      <c r="G50" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="G50" s="5"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="5"/>
-      <c r="L50" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="L50" s="5"/>
+      <c r="M50" s="5"/>
       <c r="N50" s="5"/>
       <c r="O50" s="5"/>
       <c r="P50" s="5"/>
       <c r="Q50" s="5"/>
       <c r="R50" s="5"/>
-      <c r="S50" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="S50" s="5"/>
       <c r="T50" s="5"/>
       <c r="U50" s="5"/>
-      <c r="V50" s="5"/>
+      <c r="V50" s="5">
+        <v>4.2699999999999996</v>
+      </c>
       <c r="W50" s="5"/>
       <c r="X50" s="5">
-        <v>0.19</v>
-[...12 lines deleted...]
-      </c>
+        <v>3350.02</v>
+      </c>
+      <c r="Y50" s="5"/>
+      <c r="Z50" s="5"/>
+      <c r="AA50" s="5"/>
+      <c r="AB50" s="5"/>
       <c r="AC50" s="5"/>
       <c r="AD50" s="5"/>
       <c r="AE50" s="5"/>
       <c r="AF50" s="5"/>
       <c r="AG50" s="5"/>
       <c r="AH50" s="5"/>
       <c r="AI50" s="5"/>
-      <c r="AJ50" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ50" s="5"/>
       <c r="AK50" s="5"/>
       <c r="AL50" s="5"/>
       <c r="AM50" s="5"/>
-      <c r="AN50" s="5"/>
-[...2 lines deleted...]
-        <v>660505.02</v>
+      <c r="AN50" s="5">
+        <v>3354.29</v>
       </c>
     </row>
-    <row r="51" spans="1:42">
+    <row r="51" spans="1:40">
       <c r="A51" s="6" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B51" s="5"/>
-      <c r="C51" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="C51" s="5"/>
       <c r="D51" s="5"/>
       <c r="E51" s="5"/>
-      <c r="F51" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="F51" s="5"/>
       <c r="G51" s="5"/>
       <c r="H51" s="5"/>
       <c r="I51" s="5"/>
       <c r="J51" s="5"/>
-      <c r="K51" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="K51" s="5"/>
+      <c r="L51" s="5"/>
       <c r="M51" s="5"/>
-      <c r="N51" s="5"/>
+      <c r="N51" s="5">
+        <v>33</v>
+      </c>
       <c r="O51" s="5"/>
       <c r="P51" s="5"/>
       <c r="Q51" s="5"/>
       <c r="R51" s="5"/>
       <c r="S51" s="5"/>
       <c r="T51" s="5"/>
       <c r="U51" s="5"/>
       <c r="V51" s="5"/>
       <c r="W51" s="5"/>
-      <c r="X51" s="5"/>
-[...5 lines deleted...]
-      </c>
+      <c r="X51" s="5">
+        <v>39983.369999999995</v>
+      </c>
+      <c r="Y51" s="5"/>
+      <c r="Z51" s="5"/>
       <c r="AA51" s="5"/>
-      <c r="AB51" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AB51" s="5"/>
       <c r="AC51" s="5"/>
       <c r="AD51" s="5"/>
       <c r="AE51" s="5"/>
       <c r="AF51" s="5"/>
       <c r="AG51" s="5"/>
-      <c r="AH51" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AH51" s="5"/>
       <c r="AI51" s="5"/>
-      <c r="AJ51" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ51" s="5"/>
       <c r="AK51" s="5"/>
       <c r="AL51" s="5"/>
       <c r="AM51" s="5"/>
-      <c r="AN51" s="5"/>
-[...2 lines deleted...]
-        <v>298922.95</v>
+      <c r="AN51" s="5">
+        <v>40016.369999999995</v>
       </c>
     </row>
-    <row r="52" spans="1:42">
+    <row r="52" spans="1:40">
       <c r="A52" s="6" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B52" s="5"/>
-      <c r="C52" s="5">
-[...2 lines deleted...]
-      <c r="D52" s="5"/>
+      <c r="C52" s="5"/>
+      <c r="D52" s="5">
+        <v>14108</v>
+      </c>
       <c r="E52" s="5"/>
-      <c r="F52" s="5"/>
+      <c r="F52" s="5">
+        <v>375</v>
+      </c>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="5"/>
-      <c r="L52" s="5">
-[...3 lines deleted...]
-      <c r="N52" s="5"/>
+      <c r="L52" s="5"/>
+      <c r="M52" s="5">
+        <v>299584</v>
+      </c>
+      <c r="N52" s="5">
+        <v>55391</v>
+      </c>
       <c r="O52" s="5"/>
-      <c r="P52" s="5"/>
+      <c r="P52" s="5">
+        <v>1162</v>
+      </c>
       <c r="Q52" s="5"/>
       <c r="R52" s="5"/>
-      <c r="S52" s="5"/>
+      <c r="S52" s="5">
+        <v>93845</v>
+      </c>
       <c r="T52" s="5"/>
       <c r="U52" s="5"/>
-      <c r="V52" s="5"/>
+      <c r="V52" s="5">
+        <v>10807</v>
+      </c>
       <c r="W52" s="5"/>
-      <c r="X52" s="5"/>
+      <c r="X52" s="5">
+        <v>1413664</v>
+      </c>
       <c r="Y52" s="5"/>
       <c r="Z52" s="5">
-        <v>65260</v>
+        <v>152416</v>
       </c>
       <c r="AA52" s="5"/>
-      <c r="AB52" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AB52" s="5"/>
       <c r="AC52" s="5"/>
-      <c r="AD52" s="5"/>
+      <c r="AD52" s="5">
+        <v>1355</v>
+      </c>
       <c r="AE52" s="5"/>
       <c r="AF52" s="5"/>
       <c r="AG52" s="5"/>
       <c r="AH52" s="5"/>
-      <c r="AI52" s="5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI52" s="5">
+        <v>3151</v>
+      </c>
+      <c r="AJ52" s="5"/>
       <c r="AK52" s="5"/>
       <c r="AL52" s="5"/>
       <c r="AM52" s="5"/>
-      <c r="AN52" s="5"/>
-[...2 lines deleted...]
-        <v>78098.179999999993</v>
+      <c r="AN52" s="5">
+        <v>2045858</v>
       </c>
     </row>
-    <row r="53" spans="1:42">
+    <row r="53" spans="1:40">
       <c r="A53" s="6" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B53" s="5"/>
-      <c r="C53" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="C53" s="5"/>
       <c r="D53" s="5">
-        <v>16628</v>
-[...1 lines deleted...]
-      <c r="E53" s="5"/>
+        <v>147.86000000000001</v>
+      </c>
+      <c r="E53" s="5">
+        <v>1818.27</v>
+      </c>
       <c r="F53" s="5"/>
-      <c r="G53" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="G53" s="5"/>
       <c r="H53" s="5"/>
       <c r="I53" s="5"/>
       <c r="J53" s="5"/>
       <c r="K53" s="5"/>
-      <c r="L53" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="L53" s="5"/>
       <c r="M53" s="5">
-        <v>64428</v>
-[...1 lines deleted...]
-      <c r="N53" s="5"/>
+        <v>1434.84</v>
+      </c>
+      <c r="N53" s="5">
+        <v>18978.93</v>
+      </c>
       <c r="O53" s="5"/>
       <c r="P53" s="5"/>
       <c r="Q53" s="5"/>
       <c r="R53" s="5"/>
-      <c r="S53" s="5">
-[...2 lines deleted...]
-      <c r="T53" s="5"/>
+      <c r="S53" s="5"/>
+      <c r="T53" s="5">
+        <v>40.58</v>
+      </c>
       <c r="U53" s="5"/>
       <c r="V53" s="5"/>
-      <c r="W53" s="5">
-[...2 lines deleted...]
-      <c r="X53" s="5"/>
+      <c r="W53" s="5"/>
+      <c r="X53" s="5">
+        <v>30580.66</v>
+      </c>
       <c r="Y53" s="5"/>
-      <c r="Z53" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z53" s="5"/>
       <c r="AA53" s="5"/>
       <c r="AB53" s="5"/>
       <c r="AC53" s="5"/>
       <c r="AD53" s="5"/>
-      <c r="AE53" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53" s="5"/>
       <c r="AF53" s="5"/>
       <c r="AG53" s="5"/>
       <c r="AH53" s="5"/>
       <c r="AI53" s="5"/>
       <c r="AJ53" s="5"/>
       <c r="AK53" s="5"/>
       <c r="AL53" s="5"/>
       <c r="AM53" s="5">
-        <v>729</v>
+        <v>536.75</v>
       </c>
       <c r="AN53" s="5">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>967369</v>
+        <v>53537.89</v>
       </c>
     </row>
-    <row r="54" spans="1:42">
+    <row r="54" spans="1:40">
       <c r="A54" s="6" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B54" s="5"/>
       <c r="C54" s="5"/>
-      <c r="D54" s="5"/>
+      <c r="D54" s="5">
+        <v>260.23</v>
+      </c>
       <c r="E54" s="5"/>
       <c r="F54" s="5"/>
       <c r="G54" s="5"/>
       <c r="H54" s="5"/>
       <c r="I54" s="5"/>
       <c r="J54" s="5"/>
       <c r="K54" s="5"/>
       <c r="L54" s="5"/>
-      <c r="M54" s="5"/>
+      <c r="M54" s="5">
+        <v>458.2</v>
+      </c>
       <c r="N54" s="5"/>
       <c r="O54" s="5"/>
       <c r="P54" s="5"/>
       <c r="Q54" s="5"/>
       <c r="R54" s="5"/>
       <c r="S54" s="5"/>
-      <c r="T54" s="5"/>
+      <c r="T54" s="5">
+        <v>264.87</v>
+      </c>
       <c r="U54" s="5"/>
-      <c r="V54" s="5"/>
+      <c r="V54" s="5">
+        <v>25.59</v>
+      </c>
       <c r="W54" s="5"/>
       <c r="X54" s="5">
-        <v>2.76</v>
-[...4 lines deleted...]
-      </c>
+        <v>52114.01</v>
+      </c>
+      <c r="Y54" s="5">
+        <v>1.2</v>
+      </c>
+      <c r="Z54" s="5"/>
       <c r="AA54" s="5"/>
       <c r="AB54" s="5"/>
       <c r="AC54" s="5"/>
       <c r="AD54" s="5"/>
-      <c r="AE54" s="5"/>
+      <c r="AE54" s="5">
+        <v>2762.66</v>
+      </c>
       <c r="AF54" s="5"/>
       <c r="AG54" s="5"/>
       <c r="AH54" s="5"/>
-      <c r="AI54" s="5"/>
+      <c r="AI54" s="5">
+        <v>1.55</v>
+      </c>
       <c r="AJ54" s="5"/>
       <c r="AK54" s="5"/>
-      <c r="AL54" s="5"/>
+      <c r="AL54" s="5">
+        <v>227.89</v>
+      </c>
       <c r="AM54" s="5"/>
-      <c r="AN54" s="5"/>
-[...2 lines deleted...]
-        <v>10147.65</v>
+      <c r="AN54" s="5">
+        <v>56116.2</v>
       </c>
     </row>
-    <row r="55" spans="1:42">
+    <row r="55" spans="1:40">
       <c r="A55" s="6" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B55" s="5"/>
-      <c r="C55" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="C55" s="5"/>
       <c r="D55" s="5"/>
       <c r="E55" s="5"/>
       <c r="F55" s="5"/>
       <c r="G55" s="5"/>
       <c r="H55" s="5"/>
       <c r="I55" s="5"/>
       <c r="J55" s="5"/>
       <c r="K55" s="5"/>
       <c r="L55" s="5"/>
-      <c r="M55" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="M55" s="5"/>
       <c r="N55" s="5"/>
       <c r="O55" s="5"/>
       <c r="P55" s="5"/>
       <c r="Q55" s="5"/>
       <c r="R55" s="5"/>
       <c r="S55" s="5"/>
       <c r="T55" s="5"/>
       <c r="U55" s="5"/>
       <c r="V55" s="5"/>
       <c r="W55" s="5"/>
-      <c r="X55" s="5"/>
+      <c r="X55" s="5">
+        <v>195926</v>
+      </c>
       <c r="Y55" s="5"/>
-      <c r="Z55" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z55" s="5"/>
       <c r="AA55" s="5"/>
       <c r="AB55" s="5"/>
       <c r="AC55" s="5"/>
       <c r="AD55" s="5"/>
       <c r="AE55" s="5"/>
       <c r="AF55" s="5"/>
       <c r="AG55" s="5"/>
       <c r="AH55" s="5"/>
       <c r="AI55" s="5"/>
       <c r="AJ55" s="5"/>
       <c r="AK55" s="5"/>
       <c r="AL55" s="5"/>
       <c r="AM55" s="5"/>
-      <c r="AN55" s="5"/>
-[...2 lines deleted...]
-        <v>42874.83</v>
+      <c r="AN55" s="5">
+        <v>195926</v>
       </c>
     </row>
-    <row r="56" spans="1:42">
+    <row r="56" spans="1:40">
       <c r="A56" s="6" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B56" s="5"/>
-      <c r="C56" s="5">
-[...5 lines deleted...]
-      </c>
+      <c r="C56" s="5"/>
+      <c r="D56" s="5">
+        <v>630</v>
+      </c>
+      <c r="E56" s="5"/>
       <c r="F56" s="5"/>
       <c r="G56" s="5"/>
       <c r="H56" s="5"/>
       <c r="I56" s="5"/>
       <c r="J56" s="5"/>
       <c r="K56" s="5"/>
-      <c r="L56" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="L56" s="5"/>
       <c r="M56" s="5">
-        <v>16168</v>
-[...4 lines deleted...]
-      </c>
+        <v>3509</v>
+      </c>
+      <c r="N56" s="5">
+        <v>693</v>
+      </c>
+      <c r="O56" s="5"/>
       <c r="P56" s="5"/>
       <c r="Q56" s="5"/>
       <c r="R56" s="5"/>
-      <c r="S56" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="S56" s="5"/>
       <c r="T56" s="5"/>
       <c r="U56" s="5"/>
-      <c r="V56" s="5"/>
+      <c r="V56" s="5">
+        <v>1.54</v>
+      </c>
       <c r="W56" s="5"/>
       <c r="X56" s="5">
-        <v>10332</v>
+        <v>124915.99</v>
       </c>
       <c r="Y56" s="5"/>
-      <c r="Z56" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z56" s="5"/>
       <c r="AA56" s="5"/>
-      <c r="AB56" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AB56" s="5"/>
       <c r="AC56" s="5"/>
       <c r="AD56" s="5"/>
       <c r="AE56" s="5"/>
-      <c r="AF56" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AF56" s="5"/>
       <c r="AG56" s="5"/>
       <c r="AH56" s="5"/>
       <c r="AI56" s="5"/>
-      <c r="AJ56" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ56" s="5"/>
       <c r="AK56" s="5"/>
-      <c r="AL56" s="5"/>
-[...4 lines deleted...]
-        <v>2218236</v>
+      <c r="AL56" s="5">
+        <v>300</v>
+      </c>
+      <c r="AM56" s="5">
+        <v>10</v>
+      </c>
+      <c r="AN56" s="5">
+        <v>130059.53</v>
       </c>
     </row>
-    <row r="57" spans="1:42">
-[...3 lines deleted...]
-      <c r="B57" s="5"/>
+    <row r="57" spans="1:40">
+      <c r="A57" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B57" s="5">
+        <v>1</v>
+      </c>
       <c r="C57" s="5">
-        <v>77.12</v>
+        <v>40.299999999999997</v>
       </c>
       <c r="D57" s="5">
-        <v>1796.81</v>
-[...7 lines deleted...]
-      <c r="K57" s="5"/>
+        <v>24407.38</v>
+      </c>
+      <c r="E57" s="5">
+        <v>159566.42000000001</v>
+      </c>
+      <c r="F57" s="5">
+        <v>375</v>
+      </c>
+      <c r="G57" s="5">
+        <v>45155.5</v>
+      </c>
+      <c r="H57" s="5">
+        <v>205578.8</v>
+      </c>
+      <c r="I57" s="5">
+        <v>13615.7</v>
+      </c>
+      <c r="J57" s="5">
+        <v>524</v>
+      </c>
+      <c r="K57" s="5">
+        <v>352</v>
+      </c>
       <c r="L57" s="5">
-        <v>1677.91</v>
-[...7 lines deleted...]
-      <c r="S57" s="5"/>
+        <v>16013.970000000001</v>
+      </c>
+      <c r="M57" s="5">
+        <v>963704.39999999991</v>
+      </c>
+      <c r="N57" s="5">
+        <v>312264.15000000002</v>
+      </c>
+      <c r="O57" s="5">
+        <v>205621.93</v>
+      </c>
+      <c r="P57" s="5">
+        <v>7092.72</v>
+      </c>
+      <c r="Q57" s="5">
+        <v>1623.8700000000001</v>
+      </c>
+      <c r="R57" s="5">
+        <v>1</v>
+      </c>
+      <c r="S57" s="5">
+        <v>523174.48</v>
+      </c>
       <c r="T57" s="5">
-        <v>15.33</v>
-[...5 lines deleted...]
-      <c r="Y57" s="5"/>
+        <v>86420.959999999992</v>
+      </c>
+      <c r="U57" s="5">
+        <v>138.32</v>
+      </c>
+      <c r="V57" s="5">
+        <v>12042.18</v>
+      </c>
+      <c r="W57" s="5">
+        <v>43.1</v>
+      </c>
+      <c r="X57" s="5">
+        <v>6303941.0899999989</v>
+      </c>
+      <c r="Y57" s="5">
+        <v>57950.84</v>
+      </c>
       <c r="Z57" s="5">
-        <v>31470.97</v>
-[...1 lines deleted...]
-      <c r="AA57" s="5"/>
+        <v>434362.57</v>
+      </c>
+      <c r="AA57" s="5">
+        <v>30075.1</v>
+      </c>
       <c r="AB57" s="5">
-        <v>109.31</v>
-[...11 lines deleted...]
-      <c r="AM57" s="5"/>
+        <v>3231.15</v>
+      </c>
+      <c r="AC57" s="5">
+        <v>9</v>
+      </c>
+      <c r="AD57" s="5">
+        <v>6399.9299999999994</v>
+      </c>
+      <c r="AE57" s="5">
+        <v>733801.03</v>
+      </c>
+      <c r="AF57" s="5">
+        <v>501.69</v>
+      </c>
+      <c r="AG57" s="5">
+        <v>139923.12000000002</v>
+      </c>
+      <c r="AH57" s="5">
+        <v>1</v>
+      </c>
+      <c r="AI57" s="5">
+        <v>9916.5099999999984</v>
+      </c>
+      <c r="AJ57" s="5">
+        <v>8537.2699999999986</v>
+      </c>
+      <c r="AK57" s="5">
+        <v>152552.75</v>
+      </c>
+      <c r="AL57" s="5">
+        <v>3277.6299999999997</v>
+      </c>
+      <c r="AM57" s="5">
+        <v>1114.77</v>
+      </c>
       <c r="AN57" s="5">
-        <v>657.78</v>
-[...307 lines deleted...]
-        <v>10979094.649999999</v>
+        <v>10463352.630000001</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CF97F295-B525-40A2-88D1-9500BAEC389C}">
   <dimension ref="A1:A3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="3" t="s">
-        <v>101</v>
+        <v>95</v>
       </c>
     </row>
     <row r="2" spans="1:1">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3" spans="1:1">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
-</file>
-[...151 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94BB2E93-2FC8-4279-8CFC-DA61FCB2B49F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company>Washington State Department of Ecology</Company>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Roehmholdt, Caitlyn (ECY)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>