--- v0 (2025-10-21)
+++ v1 (2026-09-22)
@@ -1,49 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="23E536A4" w14:textId="77777777" w:rsidR="00105F70" w:rsidRPr="00CF1FA2" w:rsidRDefault="00FF383D" w:rsidP="00051F84">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF1FA2">
         <w:rPr>
@@ -614,54 +609,53 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00105F70" w:rsidRPr="00CF1FA2" w14:paraId="07A88C0C" w14:textId="77777777" w:rsidTr="00105F70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18FB9C51" w14:textId="77777777" w:rsidR="00105F70" w:rsidRPr="00CF1FA2" w:rsidRDefault="00105F70" w:rsidP="00105F70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF1FA2">
-[...2 lines deleted...]
-                <w:u w:val="single"/>
+            <w:r w:rsidRPr="0089670B">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>Brief</w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> description of implementation activities (with a focus on instream work or ground disturbing actions that would be subject to permitting): </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00105F70" w:rsidRPr="00CF1FA2" w14:paraId="7CAF55E7" w14:textId="77777777" w:rsidTr="00105F70">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14395" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="681159CF" w14:textId="77777777" w:rsidR="00105F70" w:rsidRPr="00CF1FA2" w:rsidRDefault="00105F70" w:rsidP="00105F70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
@@ -1220,126 +1214,122 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date Permit Attained</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w14:paraId="0E55CBAC" w14:textId="77777777" w:rsidTr="00751BA0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44CAFA32" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>CWA Section 404 Discharge of Dredge or Fill Material Into Water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39ED29A1" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If including the placement or redistribution of dredged or fill material into waters of the US, including wetlands.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A62DAAE" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>US Army Corps of Engineers (Corps)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D6C3335" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
@@ -1378,51 +1368,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A608ADD" w14:textId="5EFC4B43" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1459,51 +1448,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A7A49AA" w14:textId="480271D0" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1540,51 +1528,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AF5449B" w14:textId="06216708" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
@@ -1625,137 +1612,133 @@
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w14:paraId="1619DDAA" w14:textId="77777777" w:rsidTr="00751BA0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D2AE5B1" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Joint Aquatic Resources Permit Application (JARPA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01BA853B" w14:textId="461B2188" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">To streamline the environmental permitting process, multiple regulatory agencies joined forces to create one application that people can use to apply for more than one permit at a time. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r w:rsidRPr="00CF1FA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>http://www.epermitting.wa.gov/site/alias__resourcecenter/jarpa_introduction/10042/introduction.aspx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B95D84F" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Corps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E985186" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1792,51 +1775,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E547A08" w14:textId="0FE0352A" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1873,51 +1855,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61BD3214" w14:textId="20D50837" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1954,51 +1935,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="647C7824" w14:textId="5068DB98" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2037,130 +2017,126 @@
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w14:paraId="467B9576" w14:textId="77777777" w:rsidTr="00751BA0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29514669" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Pesticides General Permit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E06FA3F" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00CF1FA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>http://www.ecy.wa.gov/programs/wq/pesticides/documents/howToRegisterForSawAqPest.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CBAFD08" w14:textId="19E23D7E" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Environmental Protection Agency (EPA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C89F3F3" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
@@ -2199,51 +2175,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78E4BD64" w14:textId="27644E59" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2280,51 +2255,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="077886B4" w14:textId="27A8DCAE" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2361,51 +2335,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2360752A" w14:textId="32371DA1" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
@@ -2446,126 +2419,122 @@
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w14:paraId="07C258CE" w14:textId="77777777" w:rsidTr="00751BA0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30CDB91E" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Work in Navigable waters / Section 10 Permit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F43741C" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If working in, over, under, or affecting a navigable water of the US.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39CA4990" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Corps</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2074E8AA" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
@@ -2604,51 +2573,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B47F365" w14:textId="4E1E67C0" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2685,51 +2653,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E754AE8" w14:textId="1426C99E" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -2766,51 +2733,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="400E82F2" w14:textId="35D4595E" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
@@ -2851,126 +2817,122 @@
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w14:paraId="7381EC41" w14:textId="77777777" w:rsidTr="00751BA0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45D596F9" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ESA Section 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E0DBAE1" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Endangered Species Act consultation if there is a federal nexus.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FC71D35" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lead federal agency consults with NOAA and USFWS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74B8616D" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
@@ -3009,51 +2971,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="435C015C" w14:textId="7F7F0C29" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3090,51 +3051,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55542DE1" w14:textId="2F117409" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3171,51 +3131,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="607E975E" w14:textId="64C7855D" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
@@ -3256,126 +3215,122 @@
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w14:paraId="42B24205" w14:textId="77777777" w:rsidTr="00751BA0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B68DDB3" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SEPA and / or NEPA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="410DEB87" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Process to review potential adverse environmental impacts.  Begins with completion of environmental checklist.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E11692B" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lead Local, state, or federal agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CFC6945" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
@@ -3414,51 +3369,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2069F6EC" w14:textId="71078268" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3495,51 +3449,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C2CA127" w14:textId="7991F3E0" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3576,51 +3529,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A5F3CF4" w14:textId="771B44D5" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
@@ -3661,126 +3613,122 @@
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w14:paraId="57E0E20B" w14:textId="77777777" w:rsidTr="00751BA0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2335" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B9B8A70" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Environmental Impact Statement (EIS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="291AD59D" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If required by SEPA or NEPA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0581A33B" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lead Local, state, or federal agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="595FD4F1" w14:textId="77777777" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
@@ -3819,51 +3767,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55B05E7D" w14:textId="4822C951" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3900,51 +3847,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BA089A4" w14:textId="6F45D534" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
@@ -3981,51 +3927,50 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C78F878" w14:textId="072F4617" w:rsidR="00751BA0" w:rsidRPr="00CF1FA2" w:rsidRDefault="00751BA0" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00CF1FA2">
@@ -9378,96 +9323,87 @@
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>NPDES Aquatic Noxious Weed Control General Permit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07438800" w14:textId="050AFF1A" w:rsidR="0017270C" w:rsidRPr="00CF1FA2" w:rsidRDefault="0017270C" w:rsidP="00F101B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:commentRangeStart w:id="0"/>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Dept. of Agriculture (WSDA) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CDA8738" w14:textId="52357917" w:rsidR="0017270C" w:rsidRPr="00CF1FA2" w:rsidRDefault="0017270C" w:rsidP="00F101B3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="00CF1FA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://agr.wa.gov/departments/insects-pests-and-weeds/weeds/npdes-permits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:commentRangeEnd w:id="0"/>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w14:paraId="73AA1A42" w14:textId="02AF0C01" w:rsidR="0017270C" w:rsidRPr="00CF1FA2" w:rsidRDefault="0017270C" w:rsidP="00F101B3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FBE3F40" w14:textId="21E0F461" w:rsidR="0017270C" w:rsidRPr="00CF1FA2" w:rsidRDefault="0017270C" w:rsidP="00751BA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -9839,51 +9775,51 @@
           <w:p w14:paraId="77D5192A" w14:textId="77777777" w:rsidR="0017270C" w:rsidRPr="00CF1FA2" w:rsidRDefault="0017270C" w:rsidP="0017270C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dept. of Ecology - WQ: Aquatic Noxious Weed Control General Permit</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F4F4DD4" w14:textId="77777777" w:rsidR="0017270C" w:rsidRPr="00CF1FA2" w:rsidRDefault="0017270C" w:rsidP="0017270C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r w:rsidRPr="00CF1FA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://ecology.wa.gov/Regulations-Permits/Permits-certifications/Aquatic-pesticide-permits/Aquatic-noxious-weed-control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1AE2C3AA" w14:textId="77777777" w:rsidR="0017270C" w:rsidRPr="00CF1FA2" w:rsidRDefault="0017270C" w:rsidP="0017270C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05846398" w14:textId="2C38D226" w:rsidR="0017270C" w:rsidRPr="00CF1FA2" w:rsidRDefault="0017270C" w:rsidP="0017270C">
             <w:pPr>
@@ -10371,51 +10307,51 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dept. of Ecology - WQ: Aquatic Noxious Weed Control General Permit</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F478165" w14:textId="77777777" w:rsidR="0017270C" w:rsidRPr="00CF1FA2" w:rsidRDefault="0017270C" w:rsidP="006A3B15">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidRPr="00CF1FA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>https://ecology.wa.gov/Regulations-Permits/Permits-certifications/Aquatic-pesticide-permits/Aquatic-noxious-weed-control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="0EC4E3AF" w14:textId="77777777" w:rsidR="006A3B15" w:rsidRPr="00CF1FA2" w:rsidRDefault="0017270C" w:rsidP="006A3B15">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="333333"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
@@ -12549,51 +12485,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4770" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DADCA8E" w14:textId="260076F7" w:rsidR="00D56CB9" w:rsidRPr="00CF1FA2" w:rsidRDefault="00D56CB9" w:rsidP="00D56CB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF1FA2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If project or activity is within 200 feet landward of the ordinary high water mark and / or within wetlands.  </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r w:rsidRPr="00CF1FA2">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                 </w:rPr>
                 <w:t>http://www.ecy.wa.gov/programs/sea/sma/st_guide/administration/index.html</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F40527F" w14:textId="5C073560" w:rsidR="00D56CB9" w:rsidRPr="00CF1FA2" w:rsidRDefault="00D56CB9" w:rsidP="00D56CB9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14141,98 +14077,59 @@
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CF1FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CF1FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CF1FA2">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date:  _____________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007F5A33" w:rsidRPr="00CF1FA2" w:rsidSect="00751BA0">
-      <w:footerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...37 lines deleted...]
-</w16cid:commentsIds>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="42F41E00" w14:textId="77777777" w:rsidR="0017270C" w:rsidRDefault="0017270C" w:rsidP="0017270C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="197ED25D" w14:textId="77777777" w:rsidR="0017270C" w:rsidRDefault="0017270C" w:rsidP="0017270C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
@@ -14609,155 +14506,152 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1155145105">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="746805429">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F7CB2"/>
     <w:rsid w:val="00020ECA"/>
     <w:rsid w:val="000433AB"/>
     <w:rsid w:val="00051F84"/>
     <w:rsid w:val="000B2A52"/>
     <w:rsid w:val="000D51F4"/>
     <w:rsid w:val="00105F70"/>
     <w:rsid w:val="0013638E"/>
     <w:rsid w:val="00146DF4"/>
     <w:rsid w:val="0017270C"/>
     <w:rsid w:val="001874B9"/>
+    <w:rsid w:val="001B21F5"/>
     <w:rsid w:val="00270AB9"/>
     <w:rsid w:val="002847F0"/>
     <w:rsid w:val="002864C1"/>
     <w:rsid w:val="002E6138"/>
     <w:rsid w:val="003220DC"/>
     <w:rsid w:val="00354E8B"/>
     <w:rsid w:val="003663AE"/>
     <w:rsid w:val="003E7FE7"/>
     <w:rsid w:val="00434911"/>
     <w:rsid w:val="00494D59"/>
     <w:rsid w:val="004C3E1A"/>
     <w:rsid w:val="004C40CF"/>
     <w:rsid w:val="004E1260"/>
     <w:rsid w:val="004E4A12"/>
     <w:rsid w:val="005750A9"/>
     <w:rsid w:val="005B41B5"/>
     <w:rsid w:val="005D145E"/>
     <w:rsid w:val="005E00C9"/>
     <w:rsid w:val="006062CF"/>
     <w:rsid w:val="00674237"/>
     <w:rsid w:val="006A3B15"/>
     <w:rsid w:val="0071701C"/>
     <w:rsid w:val="0072466E"/>
     <w:rsid w:val="00745655"/>
     <w:rsid w:val="00751BA0"/>
     <w:rsid w:val="00755F01"/>
+    <w:rsid w:val="00760864"/>
     <w:rsid w:val="007853AE"/>
     <w:rsid w:val="00793C72"/>
     <w:rsid w:val="007B703E"/>
     <w:rsid w:val="007D5369"/>
     <w:rsid w:val="007F5A33"/>
     <w:rsid w:val="008317C4"/>
     <w:rsid w:val="008318BC"/>
     <w:rsid w:val="00837227"/>
     <w:rsid w:val="00842A9C"/>
     <w:rsid w:val="00845077"/>
     <w:rsid w:val="00851AFA"/>
     <w:rsid w:val="00884FB6"/>
+    <w:rsid w:val="0089670B"/>
     <w:rsid w:val="008973CF"/>
     <w:rsid w:val="008A7FD4"/>
     <w:rsid w:val="008E6174"/>
     <w:rsid w:val="00900D18"/>
     <w:rsid w:val="00917FAB"/>
     <w:rsid w:val="00946D29"/>
     <w:rsid w:val="00962544"/>
     <w:rsid w:val="00982137"/>
     <w:rsid w:val="009E0CB0"/>
     <w:rsid w:val="009F7CB2"/>
     <w:rsid w:val="00A13A26"/>
     <w:rsid w:val="00A32467"/>
     <w:rsid w:val="00A7124C"/>
     <w:rsid w:val="00A76FDB"/>
     <w:rsid w:val="00AA7C19"/>
     <w:rsid w:val="00AC0FD9"/>
     <w:rsid w:val="00AC1065"/>
     <w:rsid w:val="00B0714D"/>
     <w:rsid w:val="00B129F4"/>
     <w:rsid w:val="00BD6673"/>
+    <w:rsid w:val="00BD7202"/>
     <w:rsid w:val="00BE23B3"/>
     <w:rsid w:val="00C52392"/>
     <w:rsid w:val="00CA58C3"/>
+    <w:rsid w:val="00CC1E07"/>
     <w:rsid w:val="00CC36BF"/>
     <w:rsid w:val="00CF0476"/>
     <w:rsid w:val="00CF1FA2"/>
     <w:rsid w:val="00D56CB9"/>
     <w:rsid w:val="00D94013"/>
     <w:rsid w:val="00DD4F73"/>
     <w:rsid w:val="00DE1540"/>
     <w:rsid w:val="00DE2491"/>
     <w:rsid w:val="00E1645C"/>
     <w:rsid w:val="00E53EF3"/>
     <w:rsid w:val="00E73B0F"/>
     <w:rsid w:val="00E92C74"/>
     <w:rsid w:val="00EA6F02"/>
     <w:rsid w:val="00ED65D8"/>
     <w:rsid w:val="00EE67F1"/>
     <w:rsid w:val="00F012B3"/>
     <w:rsid w:val="00F101B3"/>
     <w:rsid w:val="00F227AB"/>
     <w:rsid w:val="00F2502D"/>
     <w:rsid w:val="00F638B7"/>
     <w:rsid w:val="00F9023A"/>
     <w:rsid w:val="00FD4F58"/>
     <w:rsid w:val="00FD531A"/>
     <w:rsid w:val="00FE7CCA"/>
     <w:rsid w:val="00FF383D"/>
@@ -15949,51 +15843,51 @@
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0017270C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/wq/pesticides/documents/howToRegisterForSawAqPest.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/Regulations-Permits/Permits-certifications/Aquatic-pesticide-permits/Aquatic-noxious-weed-control" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epermitting.wa.gov/site/alias__resourcecenter/jarpa_introduction/10042/introduction.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/Regulations-Permits/Permits-certifications/Aquatic-pesticide-permits/Aquatic-noxious-weed-control" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/weeds/npdes-permits" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wdfw.wa.gov/licenses/environmental/hpa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/sea/sma/st_guide/administration/index.html" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/wq/pesticides/documents/howToRegisterForSawAqPest.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ecy.wa.gov/programs/sea/sma/st_guide/administration/index.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epermitting.wa.gov/site/alias__resourcecenter/jarpa_introduction/10042/introduction.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/Regulations-Permits/Permits-certifications/Aquatic-pesticide-permits/Aquatic-noxious-weed-control" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ecology.wa.gov/Regulations-Permits/Permits-certifications/Aquatic-pesticide-permits/Aquatic-noxious-weed-control" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agr.wa.gov/departments/insects-pests-and-weeds/weeds/npdes-permits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wdfw.wa.gov/licenses/environmental/hpa" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16256,127 +16150,50 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...75 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BEB2C6D884403F48BD308AD449941933" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6bf53f887a14b52ee11a4777c6bf27d3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f63043e3-ee11-479c-8007-ece2fae47d50" xmlns:ns3="2273ac61-fc2c-4208-885e-7c572026af11" xmlns:ns4="b210155e-4cc5-45eb-8954-bb1106c562e1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0312be8055fa4a8f4affe47acb29f1a6" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="f63043e3-ee11-479c-8007-ece2fae47d50"/>
     <xsd:import namespace="2273ac61-fc2c-4208-885e-7c572026af11"/>
     <xsd:import namespace="b210155e-4cc5-45eb-8954-bb1106c562e1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Process" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:THA_x0020_Funding_x0020_Guidelines" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f63043e3-ee11-479c-8007-ece2fae47d50" elementFormDefault="qualified">
@@ -16523,136 +16340,213 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Process xmlns="f63043e3-ee11-479c-8007-ece2fae47d50" xsi:nil="true"/>
+    <THA_x0020_Funding_x0020_Guidelines xmlns="b210155e-4cc5-45eb-8954-bb1106c562e1" xsi:nil="true"/>
+    <_dlc_DocId xmlns="2273ac61-fc2c-4208-885e-7c572026af11">FT2R3WQN3V4R-411361673-237</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="2273ac61-fc2c-4208-885e-7c572026af11">
+      <Url>http://teams/sites/SEA/CoastalProtectionFundTHAGrants/_layouts/15/DocIdRedir.aspx?ID=FT2R3WQN3V4R-411361673-237</Url>
+      <Description>FT2R3WQN3V4R-411361673-237</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DE3E2D3-DB06-4249-9523-F0B9006B6D03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f63043e3-ee11-479c-8007-ece2fae47d50"/>
     <ds:schemaRef ds:uri="2273ac61-fc2c-4208-885e-7c572026af11"/>
     <ds:schemaRef ds:uri="b210155e-4cc5-45eb-8954-bb1106c562e1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19E77B64-030C-4439-A41B-2DBE8067FB56}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13DE5696-7A0C-4659-B220-964DA8E17070}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8CA78A2-45BC-490A-ADBB-EF7695354C26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="f63043e3-ee11-479c-8007-ece2fae47d50"/>
+    <ds:schemaRef ds:uri="b210155e-4cc5-45eb-8954-bb1106c562e1"/>
+    <ds:schemaRef ds:uri="2273ac61-fc2c-4208-885e-7c572026af11"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90BAA2A2-8BE0-43C9-90BD-A5DE9CE4DCAE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1693</Words>
-  <Characters>9652</Characters>
+  <Words>1609</Words>
+  <Characters>9735</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>540</Lines>
+  <Paragraphs>365</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PM Tool Kit (SOW tips, templates, etc.)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>WA Department of Ecology</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11323</CharactersWithSpaces>
+  <CharactersWithSpaces>10979</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PM Tool Kit (SOW tips, templates, etc.)</dc:title>
   <dc:creator>HSIM461</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100BEB2C6D884403F48BD308AD449941933</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>9fd00167-5cb3-4fc6-99e6-898a5e7dd4ed</vt:lpwstr>
   </property>